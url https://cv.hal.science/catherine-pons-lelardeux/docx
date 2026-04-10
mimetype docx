--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1,123 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Catherine PONS LELARDEUX </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Catherine Pons</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">catherine-pons-lelardeux</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">226122476</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -144,4962 +159,5434 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métavers, l'ENT du futur ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+                <w:t xml:space="preserve">Collaboration in virtual and remote laboratories for education: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer-Supported Collaborative Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11412-025-09454-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010348v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239525v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining Students’ Behavior in a Digital Simulation Game for Nurse Training</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le métavers, l'ENT du futur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.9-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903619v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Fantasy Bike-based Exergame to Foster Physical Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Examining Students’ Behavior in a Digital Simulation Game for Nurse Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Novoseltseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Serious Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (3), pp.21-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17083/ijsg.v7i3.362⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 9 (4), pp.3--24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17083/ijsg.v9i4.543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984713v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le serious game : vecteur de l’innovation territoriale ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+                <w:t xml:space="preserve">Towards fulfilling the positive potential of student nurses: a case study with the serious game CLONE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons-Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.28.2.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200460v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Design a Multi-Player Educational Scenario to Make Interdisciplinary Teams Experiment Risk Management Situation in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le serious game : vecteur de l’innovation territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Pedagogy </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dossier : Manager territorial : 4 étapes clés pour innover !, 2, p. 7-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004694v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’analyse du travail à un learning game pour la formation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Designing a Fantasy Bike-based Exergame to Foster Physical Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.21-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17083/ijsg.v7i3.362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053815v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving mechanical engineering vocabulary through the use of a game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Method to Design a Multi-Player Educational Scenario to Make Interdisciplinary Teams Experiment Risk Management Situation in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2017.09.098⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Pedagogy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.88-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3991/ijep.v8i2.8140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630916v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication system and team situation awareness in a multiplayer real-time learning environment: application to a virtual operating room</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De l’analyse du travail à un learning game pour la formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hors série « Analyses du travail et intentions formatives », N° HS9 2017-1, pp.157-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972653v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of learning environments for Mechanical Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improving mechanical engineering vocabulary through the use of a game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Minguella-Canela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Special issue: Manufacturing Engineering Society International Conference, MESIC 2017, 28-30 June 2017, Vigo (Pontevedra), Spain, 13, pp.1440 - 1446. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2017.09.126⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Special issue: Manufacturing Engineering Society International Conference 2017, MESIC 2017, 28-30 June 2017, Vigo (Pontevedra), Spain, 13, pp.1432-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2017.09.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630913v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning game at the crossroads of institutions partners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Communication system and team situation awareness in a multiplayer real-time learning environment: application to a virtual operating room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Minville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rdst.1312⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (4), pp.489-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-016-1280-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01630918v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Complexity Fun-Machining Procedures in Mechanical Engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Design of learning environments for Mechanical Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special issue: Manufacturing Engineering Society International Conference, MESIC 2017, 28-30 June 2017, Vigo (Pontevedra), Spain, 13, pp.1440 - 1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2017.09.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950775v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactic Study of a Learning Game to Teach Mechanical Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A learning game at the crossroads of institutions partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.476⟩</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.51 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.1312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630931v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mecagenius : An Innovative Learning Game for Mechanical Engineering.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Making Complexity Fun-Machining Procedures in Mechanical Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 31 (3), pp.786-797</w:t>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.491--500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148731v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des déterminants psychologiques de la persistance dans l'usage d'un jeu sérieux : évaluation de l'environnement optimal d'apprentissage avec Mecagenius®</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Didactic Study of a Learning Game to Teach Mechanical Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.242 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070471v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mecagenius : An Innovative Learning Game for Mechanical Engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.786-797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des déterminants psychologiques de la persistance dans l'usage d'un jeu sérieux : évaluation de l'environnement optimal d'apprentissage avec Mecagenius®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Evaluation dans les jeux sérieux, 21, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mecagenius : apprendre et former au génie mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rodsphon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Réussite », un jeu sérieux pour accompagner la réussite des étudiants de première génération</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
+                <w:t xml:space="preserve">Analysis of Students’ Collaborative Behaviours in a Virtual Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Pinos Ullauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux et Enjeux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Games and Learning Alliance (GALA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Utrecht, Netherlands. pp.172-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-11043-5_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010450v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode pour faciliter l’appropriation d’un serious game dédié à sensibiliser les étudiants de première génération aux enjeux de leur réussite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
+                <w:t xml:space="preserve">Analyse de l'impact d'une application de jeu sérieux sur les élèves des lycées d'enseignement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Pinos Ullauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ? (TiceMed 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Education et la Formation (ATIEF), Jun 2025, Lille, France. pp.40-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900786v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering Awareness about Academic Success for First-Generation Students through a Digital Serious Game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« Réussite », un jeu sérieux pour accompagner la réussite des étudiants de première génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Interactive Collaborative Learning (ICL 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jeux et Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900704v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangibilisation of an educational scheduling game’s graphical interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Méthode pour faciliter l’appropriation d’un serious game dédié à sensibiliser les étudiants de première génération aux enjeux de leur réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Conférence francophone sur l'Interaction Humain-Machine (IHM 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ? (TiceMed 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562159v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les serious games : vecteur d’innovation territoriale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fostering Awareness about Academic Success for First-Generation Students through a Digital Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Entretiens de l'Innovation Territoriales 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Interactive Collaborative Learning (ICL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria. pp.760-769, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26876-2_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200441v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Affecting Success in a Digital Simulation Game for Nurse Training</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tangibilisation of an educational scheduling game’s graphical interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Jessel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference Games and Learning Alliance (GALA 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_25⟩</w:t>
+              <w:t xml:space="preserve">32ème Conférence francophone sur l'Interaction Humain-Machine (IHM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3451148.3458637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200495v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Balance Educational Game Content and Lesson Duration: The Case of a Digital Simulation Game for Nurse Training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les serious games : vecteur d’innovation territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICL 2019: The Impact of the 4th Industrial Revolution on Engineering Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Entretiens de l'Innovation Territoriales 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique OPTIMA, Sep 2020, Pau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860745v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Board Game to Fight Against Misinformation and Fake News</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors Affecting Success in a Digital Simulation Game for Nurse Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Novoseltseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Games and Learning Alliance (GALA 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_31⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference Games and Learning Alliance (GALA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Laval, France. pp.263-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200508v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clone, un jeu de simulation pour la formation à l’organisation des soins infirmiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Method to Balance Educational Game Content and Lesson Duration: The Case of a Digital Simulation Game for Nurse Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TIC- Santé : Le numérique en santé : quelle valeur ajoutée ? (TIC- Santé 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICL 2019: The Impact of the 4th Industrial Revolution on Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bangkok, Thailand. pp.125-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-40274-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201738v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les EdTechs au service de l’innovation en santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Board Game to Fight Against Misinformation and Fake News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70 ans d'innovations des formations en Santé (2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Games and Learning Alliance (GALA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Laval, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200437v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu sérieux de simulation pour la formation à l’organisation du travail infirmiers pour une meilleure qualité des soins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Clone, un jeu de simulation pour la formation à l’organisation des soins infirmiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque francophone de simulation en santé de la SoFraSims (2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SoFraSimS : Société francophone de simulation, May 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque TIC- Santé : Le numérique en santé : quelle valeur ajoutée ? (TIC- Santé 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association FORMATICSanté, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136760v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gamification de la formation professionnelle : du mythe à la réalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les EdTechs au service de l’innovation en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gamification: virtualisation du prendre soin éducatif ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">70 ans d'innovations des formations en Santé (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEFIEC : Comité d'Entente des Formations Infirmières et Cadres, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136765v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of Designing Interactive Scenarios to Train Nurses on Rostering Problems in a Virtual Clinical Unit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un jeu sérieux de simulation pour la formation à l’organisation du travail infirmiers pour une meilleure qualité des soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Collaboratibve Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, KOS Island, Greece</w:t>
+              <w:t xml:space="preserve">8ème Colloque francophone de simulation en santé de la SoFraSims (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SoFraSimS : Société francophone de simulation, May 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127200v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Games : environnements numériques innovants de formation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La gamification de la formation professionnelle : du mythe à la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique nationale 2018 du CUME: "Serious Games : Etat de l'art et retours d'expériences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">La gamification: virtualisation du prendre soin éducatif ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200477v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES SERIOUS GAMES : ENVIRONNEMENTS NUMÉRIQUES INNOVANTS ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Serious Games : environnements numériques innovants de formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée nationale thématique du Comité des usages Mutualisés du Numérique pour l'Enseignement : Les serious games, état de l'art et retours d'expérience</w:t>
+              <w:t xml:space="preserve">Journée thématique nationale 2018 du CUME: "Serious Games : Etat de l'art et retours d'expériences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136769v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D real Time Collaborative Environment To Learn Teamwork And Non Technical Skills in The Operating Room</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Challenge of Designing Interactive Scenarios to Train Nurses on Rostering Problems in a Virtual Clinical Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ramolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Interactive Collaborative Learning (ICL 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interactive Collaboratibve Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, KOS Island, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624752v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Virtual Operating Room : Un learning game multi-joueurs 3D temps réel pour former à la gestion des risques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LES SERIOUS GAMES : ENVIRONNEMENTS NUMÉRIQUES INNOVANTS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux &amp; Enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journée nationale thématique du Comité des usages Mutualisés du Numérique pour l'Enseignement : Les serious games, état de l'art et retours d'expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008755v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Games : objet éducatif non identifié ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D real Time Collaborative Environment To Learn Teamwork And Non Technical Skills in The Operating Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Minville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Numérique - Printemps des Entreprises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Interactive Collaborative Learning (ICL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom. pp.143-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50337-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136783v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the cell cycle with a game: Virtual experiments in cell biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">3D Virtual Operating Room : Un learning game multi-joueurs 3D temps réel pour former à la gestion des risques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Games and Virtual Worlds for Serious Applications (VS-Games 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Athens, Greece. pp.47-54</w:t>
+              <w:t xml:space="preserve">Jeux &amp; Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656667v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Design a Multi-player Scenario to Experiment Risk Management in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning Games : objet éducatif non identifié ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Interactive Collaborative Learning (ICL 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée du Numérique - Printemps des Entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055782v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undesigned Cooperation within a Serious Game Observations during a Mechanical Engineering Course</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Method to Design a Multi-player Scenario to Experiment Risk Management in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Galaup</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Conference on Collaboration Technologies and Systems (CTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Interactive Collaborative Learning (ICL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, France. pp.926--935, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73210-7_105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055840v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Decisions in a Virtual Operating Room</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Learning the cell cycle with a game: Virtual experiments in cell biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pascalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Disset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvyn O'Rourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Collaboration Technologies and Systems (CTS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Games and Virtual Worlds for Serious Applications (VS-Games 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Athens, Greece. pp.47-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787391v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training the operating room staff in a virtual multiplayer and real-time environment to prevent adverse events: study of team situation awareness and decision making using the learning game 3D virtual operating room</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Undesigned Cooperation within a Serious Game Observations during a Mechanical Engineering Course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Healthcare systems ergonomics and Patient safety - Healthcare and society : new challenges, new opportunities (HEPS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp. 1-6</w:t>
+              <w:t xml:space="preserve">2016 International Conference on Collaboration Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States. pp.143-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787420v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication and knowledge sharing in immersive learning games.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Making Decisions in a Virtual Operating Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Games and Virtual Worlds for Serious Applications (VS-Games 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VS-GAMES.2015.7295768⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Collaboration Technologies and Systems (CTS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States. pp.136-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2016.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651338v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interaction et la manipulation d'information dans un learning game immersif et collaboratif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Training the operating room staff in a virtual multiplayer and real-time environment to prevent adverse events: study of team situation awareness and decision making using the learning game 3D virtual operating room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Minville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d02</w:t>
+              <w:t xml:space="preserve">5th International Conference on Healthcare systems ergonomics and Patient safety - Healthcare and society : new challenges, new opportunities (HEPS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219906v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Communication and knowledge sharing in immersive learning games.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Games and Virtual Worlds for Serious Applications (VS-Games 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Skövde, Sweden. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VS-GAMES.2015.7295768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260604v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Virtual Operating Room : un outil pour accompagner le changement des pratiques dans la gestion des risques en bloc opératoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'interaction et la manipulation d'information dans un learning game immersif et collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lubrano</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation); SSRE (Société Suisse pour la Recherche en Éducation); ABC-Educ (Association belge francophone des chercheurs en Education), Jul 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200616v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Game, Simulateur, Serious play : état de l'art pour la formation en santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sanselone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-virtuoses / SEGAMED 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2014, Msida, Malta. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024997v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Game et Simulateur dans le domaine de la santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D Virtual Operating Room : un outil pour accompagner le changement des pratiques dans la gestion des risques en bloc opératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Verscheure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rodsphon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Minville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lubrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEGAMED 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation); SSRE (Société Suisse pour la Recherche en Éducation); ABC-Educ (Association belge francophone des chercheurs en Education), Jul 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854410v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Serious Game, Simulateur, Serious play : état de l'art pour la formation en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-virtuoses / SEGAMED 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious Game et Simulateur dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEGAMED 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apports des Serious Games dans l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Colloque National AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Mont-Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5109,258 +5596,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des serious games à la gamification Approches critiques des disséminations vidéoludiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.379-382, 2014, Volume 3, n° 3/2014, ISBN : 978-2-7430-2012-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health-care Games and the Metaphoric Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IGI Global; Sylvester Arnab; Ian Dunwell; Kurt Debattista. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serious Games for Healthcare: Applications and Implications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idea Group,U.S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.24-49/Chap.2, 2012, 978-1466619036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-4666-1903-6.ch002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5370,91 +5857,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les serious games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5464,114 +5951,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Virtual Collaborative Environment Designed for Risk Management Training: Communication and Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modeling and Simulation. Université Paul Sabatier (Toulouse 3), 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02008969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5639,51 +6126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="373D02F8"/>
+    <w:nsid w:val="2008B345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5870,51 +6357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pons-lelardeux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226122476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Novoseltseva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v9i4.543" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984713v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i3.362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5BKCQBGJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segonds" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.476" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baptista" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodsphon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Belhaj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26876-2_72" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Landi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458637" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200441v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sarre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200477v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodsphon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02008969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pons-lelardeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226122476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239525v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Kurtz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Benabbou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11412-025-09454-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Novoseltseva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v9i4.543" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons-Lelardeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i3.362" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1312" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5BKCQBGJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segonds" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.476" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baptista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodsphon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pinos Ullauri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-11043-5_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Belhaj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26876-2_72" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Landi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458637" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_25" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sarre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_31" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200477v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodsphon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854015v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02008969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>