--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -600,213 +600,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le serious game : vecteur de l’innovation territoriale ?</w:t>
+                <w:t xml:space="preserve">Designing a Fantasy Bike-based Exergame to Foster Physical Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.21-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17083/ijsg.v7i3.362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200460v1</w:t>
+                <w:t xml:space="preserve">hal-02984713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Fantasy Bike-based Exergame to Foster Physical Activity</w:t>
+                <w:t xml:space="preserve">Le serious game : vecteur de l’innovation territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dossier : Manager territorial : 4 étapes clés pour innover !, 2, p. 7-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17083/ijsg.v7i3.362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02984713v1</w:t>
+                <w:t xml:space="preserve">hal-03200460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Design a Multi-Player Educational Scenario to Make Interdisciplinary Teams Experiment Risk Management Situation in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
               </w:r>
@@ -1413,251 +1413,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning game at the crossroads of institutions partners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Galaup</w:t>
+                <w:t xml:space="preserve">Making Complexity Fun-Machining Procedures in Mechanical Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.491--500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630918v1</w:t>
+                <w:t xml:space="preserve">hal-01950775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Complexity Fun-Machining Procedures in Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Potier</w:t>
+                <w:t xml:space="preserve">A learning game at the crossroads of institutions partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.51 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.1312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950775v1</w:t>
+                <w:t xml:space="preserve">hal-01630918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactic Study of a Learning Game to Teach Mechanical Engineering</w:t>
               </w:r>
@@ -2482,51 +2482,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode pour faciliter l’appropriation d’un serious game dédié à sensibiliser les étudiants de première génération aux enjeux de leur réussite</w:t>
+                <w:t xml:space="preserve">Fostering Awareness about Academic Success for First-Generation Students through a Digital Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
@@ -2557,97 +2557,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ? (TiceMed 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Interactive Collaborative Learning (ICL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria. pp.760-769, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26876-2_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900786v1</w:t>
+                <w:t xml:space="preserve">hal-03900704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering Awareness about Academic Success for First-Generation Students through a Digital Serious Game</w:t>
+                <w:t xml:space="preserve">Méthode pour faciliter l’appropriation d’un serious game dédié à sensibiliser les étudiants de première génération aux enjeux de leur réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
@@ -2678,82 +2687,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Interactive Collaborative Learning (ICL 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque International Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ? (TiceMed 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-26876-2_72⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03900704v1</w:t>
+                <w:t xml:space="preserve">hal-03900786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangibilisation of an educational scheduling game’s graphical interface</w:t>
               </w:r>
@@ -2850,112 +2850,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les serious games : vecteur d’innovation territoriale ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Board Game to Fight Against Misinformation and Fake News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Entretiens de l'Innovation Territoriales 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Games and Learning Alliance (GALA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Laval, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200441v1</w:t>
+                <w:t xml:space="preserve">hal-03200508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Affecting Success in a Digital Simulation Game for Nurse Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Novoseltseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2974,383 +3039,318 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference Games and Learning Alliance (GALA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Laval, France. pp.263-272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Balance Educational Game Content and Lesson Duration: The Case of a Digital Simulation Game for Nurse Training</w:t>
+                <w:t xml:space="preserve">Les serious games : vecteur d’innovation territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICL 2019: The Impact of the 4th Industrial Revolution on Engineering Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Entretiens de l'Innovation Territoriales 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique OPTIMA, Sep 2020, Pau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860745v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Board Game to Fight Against Misinformation and Fake News</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Haye</w:t>
+                <w:t xml:space="preserve">A Method to Balance Educational Game Content and Lesson Duration: The Case of a Digital Simulation Game for Nurse Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Sarre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Galaup</w:t>
+                <w:t xml:space="preserve">Catherine Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Games and Learning Alliance (GALA 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Laval, France. </w:t>
+              <w:t xml:space="preserve">ICL 2019: The Impact of the 4th Industrial Revolution on Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bangkok, Thailand. pp.125-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-40274-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200508v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clone, un jeu de simulation pour la formation à l’organisation des soins infirmiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque TIC- Santé : Le numérique en santé : quelle valeur ajoutée ? (TIC- Santé 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association FORMATICSanté, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3589,217 +3589,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Games : environnements numériques innovants de formation ?</w:t>
+                <w:t xml:space="preserve">The Challenge of Designing Interactive Scenarios to Train Nurses on Rostering Problems in a Virtual Clinical Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ramolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique nationale 2018 du CUME: "Serious Games : Etat de l'art et retours d'expériences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Interactive Collaboratibve Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, KOS Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200477v1</w:t>
+                <w:t xml:space="preserve">hal-02127200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of Designing Interactive Scenarios to Train Nurses on Rostering Problems in a Virtual Clinical Unit</w:t>
+                <w:t xml:space="preserve">Serious Games : environnements numériques innovants de formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Collaboratibve Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, KOS Island, Greece</w:t>
+              <w:t xml:space="preserve">Journée thématique nationale 2018 du CUME: "Serious Games : Etat de l'art et retours d'expériences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127200v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES SERIOUS GAMES : ENVIRONNEMENTS NUMÉRIQUES INNOVANTS ?</w:t>
               </w:r>
@@ -4172,338 +4172,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Design a Multi-player Scenario to Experiment Risk Management in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning the cell cycle with a game: Virtual experiments in cell biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pascalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Disset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvyn O'Rourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Interactive Collaborative Learning (ICL 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Games and Virtual Worlds for Serious Applications (VS-Games 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Athens, Greece. pp.47-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055782v1</w:t>
+                <w:t xml:space="preserve">hal-03656667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the cell cycle with a game: Virtual experiments in cell biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Method to Design a Multi-player Scenario to Experiment Risk Management in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Games and Virtual Worlds for Serious Applications (VS-Games 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Interactive Collaborative Learning (ICL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, France. pp.926--935, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73210-7_105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656667v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undesigned Cooperation within a Serious Game Observations during a Mechanical Engineering Course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5235,148 +5235,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Game, Simulateur, Serious play : état de l'art pour la formation en santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports des Serious Games dans l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-virtuoses / SEGAMED 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">13e Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Mont-Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024997v1</w:t>
+                <w:t xml:space="preserve">hal-04854015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Game et Simulateur dans le domaine de la santé</w:t>
               </w:r>
@@ -5477,122 +5451,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des Serious Games dans l’enseignement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serious Game, Simulateur, Serious play : état de l'art pour la formation en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Mont-Dore, France</w:t>
+              <w:t xml:space="preserve">e-virtuoses / SEGAMED 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854015v1</w:t>
+                <w:t xml:space="preserve">hal-04024997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6126,51 +6126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2008B345"/>
+    <w:nsid w:val="7C724A0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6357,51 +6357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pons-lelardeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226122476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239525v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Kurtz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Benabbou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11412-025-09454-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Novoseltseva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v9i4.543" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons-Lelardeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i3.362" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1312" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5BKCQBGJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segonds" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.476" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baptista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodsphon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pinos Ullauri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-11043-5_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Belhaj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26876-2_72" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Landi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458637" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_25" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sarre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_31" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200477v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodsphon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854015v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02008969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pons-lelardeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226122476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239525v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Kurtz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Benabbou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11412-025-09454-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Novoseltseva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v9i4.543" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons-Lelardeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i3.362" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1312" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5BKCQBGJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segonds" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.476" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baptista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodsphon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pinos Ullauri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-11043-5_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Belhaj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26876-2_72" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900786v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Landi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458637" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sarre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_31" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_25" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodsphon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02008969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>