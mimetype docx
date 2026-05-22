--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -600,213 +600,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Fantasy Bike-based Exergame to Foster Physical Activity</w:t>
+                <w:t xml:space="preserve">Le serious game : vecteur de l’innovation territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dossier : Manager territorial : 4 étapes clés pour innover !, 2, p. 7-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984713v1</w:t>
+                <w:t xml:space="preserve">hal-03200460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le serious game : vecteur de l’innovation territoriale ?</w:t>
+                <w:t xml:space="preserve">Designing a Fantasy Bike-based Exergame to Foster Physical Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.21-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17083/ijsg.v7i3.362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200460v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Design a Multi-Player Educational Scenario to Make Interdisciplinary Teams Experiment Risk Management Situation in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
               </w:r>
@@ -1413,251 +1413,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Complexity Fun-Machining Procedures in Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Potier</w:t>
+                <w:t xml:space="preserve">A learning game at the crossroads of institutions partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.51 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.1312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950775v1</w:t>
+                <w:t xml:space="preserve">hal-01630918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning game at the crossroads of institutions partners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Galaup</w:t>
+                <w:t xml:space="preserve">Making Complexity Fun-Machining Procedures in Mechanical Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.491--500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630918v1</w:t>
+                <w:t xml:space="preserve">hal-01950775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactic Study of a Learning Game to Teach Mechanical Engineering</w:t>
               </w:r>
@@ -2482,51 +2482,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering Awareness about Academic Success for First-Generation Students through a Digital Serious Game</w:t>
+                <w:t xml:space="preserve">Méthode pour faciliter l’appropriation d’un serious game dédié à sensibiliser les étudiants de première génération aux enjeux de leur réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
@@ -2557,106 +2557,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Interactive Collaborative Learning (ICL 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ? (TiceMed 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900704v1</w:t>
+                <w:t xml:space="preserve">hal-03900786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode pour faciliter l’appropriation d’un serious game dédié à sensibiliser les étudiants de première génération aux enjeux de leur réussite</w:t>
+                <w:t xml:space="preserve">Fostering Awareness about Academic Success for First-Generation Students through a Digital Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
@@ -2687,73 +2678,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Ticemed13: Hybridation des formations : de la continuité à l'innovation pédagogique ? (TiceMed 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Interactive Collaborative Learning (ICL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria. pp.760-769, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26876-2_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900786v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangibilisation of an educational scheduling game’s graphical interface</w:t>
               </w:r>
@@ -2850,507 +2850,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Board Game to Fight Against Misinformation and Fake News</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors Affecting Success in a Digital Simulation Game for Nurse Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Novoseltseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Games and Learning Alliance (GALA 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_31⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference Games and Learning Alliance (GALA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Laval, France. pp.263-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200508v1</w:t>
+                <w:t xml:space="preserve">hal-03200495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Affecting Success in a Digital Simulation Game for Nurse Training</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les serious games : vecteur d’innovation territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference Games and Learning Alliance (GALA 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Entretiens de l'Innovation Territoriales 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique OPTIMA, Sep 2020, Pau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200495v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les serious games : vecteur d’innovation territoriale ?</w:t>
+                <w:t xml:space="preserve">A Method to Balance Educational Game Content and Lesson Duration: The Case of a Digital Simulation Game for Nurse Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Entretiens de l'Innovation Territoriales 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICL 2019: The Impact of the 4th Industrial Revolution on Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bangkok, Thailand. pp.125-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-40274-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200441v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Balance Educational Game Content and Lesson Duration: The Case of a Digital Simulation Game for Nurse Training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+                <w:t xml:space="preserve">A Board Game to Fight Against Misinformation and Fake News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICL 2019: The Impact of the 4th Industrial Revolution on Engineering Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bangkok, Thailand. pp.125-136, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Games and Learning Alliance (GALA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Laval, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-40274-7_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860745v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clone, un jeu de simulation pour la formation à l’organisation des soins infirmiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque TIC- Santé : Le numérique en santé : quelle valeur ajoutée ? (TIC- Santé 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association FORMATICSanté, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3589,217 +3589,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of Designing Interactive Scenarios to Train Nurses on Rostering Problems in a Virtual Clinical Unit</w:t>
+                <w:t xml:space="preserve">Serious Games : environnements numériques innovants de formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Collaboratibve Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, KOS Island, Greece</w:t>
+              <w:t xml:space="preserve">Journée thématique nationale 2018 du CUME: "Serious Games : Etat de l'art et retours d'expériences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127200v1</w:t>
+                <w:t xml:space="preserve">hal-03200477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Games : environnements numériques innovants de formation ?</w:t>
+                <w:t xml:space="preserve">The Challenge of Designing Interactive Scenarios to Train Nurses on Rostering Problems in a Virtual Clinical Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ramolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique nationale 2018 du CUME: "Serious Games : Etat de l'art et retours d'expériences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Interactive Collaboratibve Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, KOS Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200477v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES SERIOUS GAMES : ENVIRONNEMENTS NUMÉRIQUES INNOVANTS ?</w:t>
               </w:r>
@@ -4172,338 +4172,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the cell cycle with a game: Virtual experiments in cell biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Method to Design a Multi-player Scenario to Experiment Risk Management in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Games and Virtual Worlds for Serious Applications (VS-Games 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Interactive Collaborative Learning (ICL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, France. pp.926--935, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73210-7_105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656667v1</w:t>
+                <w:t xml:space="preserve">hal-02055782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Design a Multi-player Scenario to Experiment Risk Management in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning the cell cycle with a game: Virtual experiments in cell biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pascalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Disset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvyn O'Rourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Interactive Collaborative Learning (ICL 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Games and Virtual Worlds for Serious Applications (VS-Games 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Athens, Greece. pp.47-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055782v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undesigned Cooperation within a Serious Game Observations during a Mechanical Engineering Course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5235,364 +5235,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des Serious Games dans l’enseignement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serious Game et Simulateur dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Mont-Dore, France</w:t>
+              <w:t xml:space="preserve">SEGAMED 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854015v1</w:t>
+                <w:t xml:space="preserve">hal-04854410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Game et Simulateur dans le domaine de la santé</w:t>
+                <w:t xml:space="preserve">Serious Game, Simulateur, Serious play : état de l'art pour la formation en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEGAMED 2012</w:t>
+              <w:t xml:space="preserve">e-virtuoses / SEGAMED 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854410v1</w:t>
+                <w:t xml:space="preserve">hal-04024997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Game, Simulateur, Serious play : état de l'art pour la formation en santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports des Serious Games dans l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-virtuoses / SEGAMED 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">13e Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Mont-Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024997v1</w:t>
+                <w:t xml:space="preserve">hal-04854015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6126,51 +6126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C724A0B"/>
+    <w:nsid w:val="1A0CE0ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6357,51 +6357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pons-lelardeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226122476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239525v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Kurtz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Benabbou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11412-025-09454-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Novoseltseva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v9i4.543" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons-Lelardeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i3.362" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1312" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5BKCQBGJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segonds" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.476" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baptista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodsphon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pinos Ullauri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-11043-5_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Belhaj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26876-2_72" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900786v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Landi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458637" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sarre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_31" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_25" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodsphon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02008969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pons-lelardeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226122476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239525v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Kurtz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Benabbou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11412-025-09454-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Novoseltseva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v9i4.543" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons-Lelardeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i3.362" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1312" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5BKCQBGJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950775v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segonds" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.476" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baptista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodsphon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pinos Ullauri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-11043-5_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Belhaj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26876-2_72" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Landi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jessel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458637" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_25" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200441v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sarre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_31" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200477v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200616v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodsphon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854015v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02008969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>