--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.78378378378px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine POTEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytic decomposition approach to modeling evanescent transient plane waves with an illustrative application to acoustics at a fluid–fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 139 (8), pp.084902. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0307794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and variations of Lindsay's wheel of acoustics: From a nested pie chart including words to a drawn acoustics world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a simplified device—a wind musical instrument—as an educational tool to study the behavior of a one-dimensional resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (6), pp.3842-3850. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0023959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using heat maps in teaching acoustics: Interaction of incident plane wave or incident beam with a solid plane structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (2), pp.754-764. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0013013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising students' interest and deepening their training in acoustics through dedicated exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanceleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (2), pp.1093-1103. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0009407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Elastodynamic Incremental Models: The Incremental Theory of Diffraction and a Huygens Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Kamta Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Fradkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.998-1005. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2904334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal leaky Lamb waves in two parallel and immersed plates: Theoretical considerations, simulations, and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (2), pp.1018-1030. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5091689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the interface roughness in metal-adhesive-metal structure on the propagation of shear horizontal waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech Cherif El Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Foze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (6), pp.4591-4599. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4985441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic models for extending GTD to penumbra and finite size flaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 684, pp.012002. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/684/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01820749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison of acoustic wedge models, with application to ultrasonic telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01840620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uniform geometrical Theory of Diffraction for elastodynamics: Plane wave scattering from a half-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.3272-3281. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4935020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01753219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear horizontal acoustic waves propagating along two isotropic solid plates bonded with a non-dissipative adhesive layer: Effects of the rough interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (22), pp.224904. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4937150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable method to model the acoustic response of multilayered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (8), pp.083506. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4790629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of the high-frequency wave propagation in a random medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4748274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04441927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models Comparison for the scattering of an acoustic wave on immersed targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zernov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 353, pp.012009. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04441963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic non destructive testing based on sparse deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Carcreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 353, pp.012018. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Shear Acoustic Waves by Gratings: Analytical and Experimental Analysis of Spatial Periodicity Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (5), pp.717-727. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the computation of Fourier integrals using the complex plane: Application to acoustic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bedrici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.Art No. 044103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3298359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Method for the Interaction Between a Bounded Beam and an Interface Defect in Solids, Under Kirchhoff Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave attenuation in a rough plate. II. Analytical and numerical results in a fluid plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (7), pp.074909-1 : 074909-6. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2979851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes coupling of shear acoustic waves polarized along a one-dimensional corrugation on the surfaces of an isotropic solid plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (164101), pp.164101-1 : 164101-3. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2999632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave attenuation in a rough plate. I. Analytical and experimental results in an anisotropic plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (7), pp.074908. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2979850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation of a monochromatic Lamb wave beam in anisotropic multilayered media : asymptotic analysis, numerical and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.987-1001. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2005.1504021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acoustique ultrasonore et ses applications - Première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois de Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acoustique ultrasonore et ses applications — Deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois de Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation physique des ondes de Floquet se propageant dans un milieu multicouche périodique anisotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. de Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-685-C5-688. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19945146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION NUMÉRIQUE DE LA PROPAGATION ULTRASONORE DANS DES MATÉRIAUX COMPOSITES STRATIFIÉS ANISOTROPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F de Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-865-C1-868. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19921189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la roue de l’acoustique vers un monde dessiné de l’acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in ultrasonic evaluation of adhesion for structural bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siryabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Structural Bondings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de rugosités d'interfaces dans une structure métal/colle/métal sur la propagation des ondes SH : résultats numériques et expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA/VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude analytique et expérimentale de champs ultrasonores dans des plaques collées à interfaces rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Foze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1207-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par ondes SH de l'influence de la rugosité d'interface sur la qualité de collage d'une structure plaque/colle/plaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the interaction of an acoustic wave with immersed targets for telemetry of complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat phenomenon at the arrival of a guided mode in a semi-infinite acoustic duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aberration statistique de phase pour la modélisation de la propagation ultrasonore en milieu faiblement inhomogène et aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion d'ondes de Lamb sur des rugosités de surface : couplages modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de faisceaux acoustiques bornés : méthode de calcul rapide par intégration dans le plan complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bedrici-Frai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation guidée d'ondes de cisaillement horizontales dans des plaques solides rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre rugosités d'interfaces et ondes acoustiques guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse deconvolution method for wave separation in NDT&E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.PACS 43.35.YB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic non destructive testing and evaluation, imaging : a challenge for the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Technique de Prague (CVUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages modaux dans une plaque fluide rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR "etude de la propagation ultrasonore en milieux inhomogènes en vue du contrôle non destructif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gien, France. pp.152-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle analytique de propagation dans une plaque fluide rugueuse, par décomposition modale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d’onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal couplings in a rough fluid plate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR "Modal couplings in a rough fluid plate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR Ultrasons 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Etude de la propagation ultrasonore en milieux non homogènes en vue du contrôle non destructif' du GDR US 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes bayésiennes pour la séparation d'ondes appliquées à la propagation acoustique dans les matériaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.801-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb waves in anisotropic rough plates: a perturbation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la Société Française d’Acoustique (CFA/DAGA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.147-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal wave decoherence within a fluid layer with a rough surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference of the African Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb waves on rough plates : analysis of the beam section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique et expérimentale de la propagation d’ondes de Lamb en milieu rugueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Ultrasons 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Aussois, France. pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave propagation in isotropic media with rough interface: comparison between theoretical and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WCU (World Congress on Ultrasonics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.609-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic models for extending GTD to penumbra and finite size scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.545-549, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01753217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSIM 4A Gestion des aléas : chaines de cotes et répartition des intervalles ; utilisation des incertitudes en tp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Génevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00611698v13</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 23. Non-Destructive Testing of Concrete by Ultrasonic Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and acoustics handbook </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.5 : Les ondes normales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Milieux homogènes et homogènes stratifiés - modèles linéaires de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.1 : Équations de propagation. Solutions des équations de propagation : ondes monochromatiques, ondes planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.2 : Interaction d'un champ ultrasonore avec une plaque composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Hermès - Lavoisier, pp.29, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.3 : Détection de défauts par ondes de Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Hermès - Lavoisier, pp.29, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.2 : Interaction d'une onde plane avec une interface plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chapitre 1.1 : Equations de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel coordinateurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Paris, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.3 : Propagation des ondes planes dans les milieux multicouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, 1050 p. (3 volumes), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la formule expliqué aux scientifiques. Recommanda tions générales pour la rédaction de documents écrits et pour les présentations orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPADUES Editions, pp.80, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et Applications de Mécanique Analytique - Cours, exercices corrigés, planches de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, 288 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustique Générale - équations différentielles et intégrales, solutions en milieux fluide et solide, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipse collection Technosup, pp.352, 2006, 9782340014879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Méthodes linéaires de contrôle et d'évaluation non destructifs par ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). Hermès - Lavoisier, 3, pp.29, 2006, Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'interaction entre une onde de Lamb et une interface rugueuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.78378378378px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine POTEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytic decomposition approach to modeling evanescent transient plane waves with an illustrative application to acoustics at a fluid–fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 139 (8), pp.084902. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0307794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and variations of Lindsay's wheel of acoustics: From a nested pie chart including words to a drawn acoustics world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a simplified device—a wind musical instrument—as an educational tool to study the behavior of a one-dimensional resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (6), pp.3842-3850. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0023959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising students' interest and deepening their training in acoustics through dedicated exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanceleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (2), pp.1093-1103. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0009407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using heat maps in teaching acoustics: Interaction of incident plane wave or incident beam with a solid plane structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (2), pp.754-764. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0013013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Elastodynamic Incremental Models: The Incremental Theory of Diffraction and a Huygens Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Kamta Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Fradkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.998-1005. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2904334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal leaky Lamb waves in two parallel and immersed plates: Theoretical considerations, simulations, and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (2), pp.1018-1030. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5091689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the interface roughness in metal-adhesive-metal structure on the propagation of shear horizontal waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech Cherif El Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Foze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (6), pp.4591-4599. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4985441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic models for extending GTD to penumbra and finite size flaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 684, pp.012002. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/684/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01820749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison of acoustic wedge models, with application to ultrasonic telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01840620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uniform geometrical Theory of Diffraction for elastodynamics: Plane wave scattering from a half-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.3272-3281. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4935020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01753219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear horizontal acoustic waves propagating along two isotropic solid plates bonded with a non-dissipative adhesive layer: Effects of the rough interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (22), pp.224904. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4937150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable method to model the acoustic response of multilayered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (8), pp.083506. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4790629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models Comparison for the scattering of an acoustic wave on immersed targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zernov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 353, pp.012009. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04441963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of the high-frequency wave propagation in a random medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4748274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04441927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic non destructive testing based on sparse deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Carcreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 353, pp.012018. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Shear Acoustic Waves by Gratings: Analytical and Experimental Analysis of Spatial Periodicity Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (5), pp.717-727. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the computation of Fourier integrals using the complex plane: Application to acoustic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bedrici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.Art No. 044103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3298359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Method for the Interaction Between a Bounded Beam and an Interface Defect in Solids, Under Kirchhoff Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave attenuation in a rough plate. II. Analytical and numerical results in a fluid plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (7), pp.074909-1 : 074909-6. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2979851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes coupling of shear acoustic waves polarized along a one-dimensional corrugation on the surfaces of an isotropic solid plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (164101), pp.164101-1 : 164101-3. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2999632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave attenuation in a rough plate. I. Analytical and experimental results in an anisotropic plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (7), pp.074908. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2979850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation of a monochromatic Lamb wave beam in anisotropic multilayered media : asymptotic analysis, numerical and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.987-1001. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2005.1504021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acoustique ultrasonore et ses applications - Première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois de Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acoustique ultrasonore et ses applications — Deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois de Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation physique des ondes de Floquet se propageant dans un milieu multicouche périodique anisotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. de Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-685-C5-688. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19945146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION NUMÉRIQUE DE LA PROPAGATION ULTRASONORE DANS DES MATÉRIAUX COMPOSITES STRATIFIÉS ANISOTROPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F de Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-865-C1-868. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19921189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la roue de l’acoustique vers un monde dessiné de l’acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in ultrasonic evaluation of adhesion for structural bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siryabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Structural Bondings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de rugosités d'interfaces dans une structure métal/colle/métal sur la propagation des ondes SH : résultats numériques et expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA/VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude analytique et expérimentale de champs ultrasonores dans des plaques collées à interfaces rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Foze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1207-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par ondes SH de l'influence de la rugosité d'interface sur la qualité de collage d'une structure plaque/colle/plaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the interaction of an acoustic wave with immersed targets for telemetry of complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat phenomenon at the arrival of a guided mode in a semi-infinite acoustic duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aberration statistique de phase pour la modélisation de la propagation ultrasonore en milieu faiblement inhomogène et aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion d'ondes de Lamb sur des rugosités de surface : couplages modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation guidée d'ondes de cisaillement horizontales dans des plaques solides rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de faisceaux acoustiques bornés : méthode de calcul rapide par intégration dans le plan complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bedrici-Frai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse deconvolution method for wave separation in NDT&E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.PACS 43.35.YB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre rugosités d'interfaces et ondes acoustiques guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic non destructive testing and evaluation, imaging : a challenge for the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Technique de Prague (CVUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d’onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages modaux dans une plaque fluide rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR "etude de la propagation ultrasonore en milieux inhomogènes en vue du contrôle non destructif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gien, France. pp.152-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle analytique de propagation dans une plaque fluide rugueuse, par décomposition modale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR Ultrasons 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal couplings in a rough fluid plate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR "Modal couplings in a rough fluid plate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Etude de la propagation ultrasonore en milieux non homogènes en vue du contrôle non destructif' du GDR US 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes bayésiennes pour la séparation d'ondes appliquées à la propagation acoustique dans les matériaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.801-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal wave decoherence within a fluid layer with a rough surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference of the African Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb waves in anisotropic rough plates: a perturbation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la Société Française d’Acoustique (CFA/DAGA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.147-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb waves on rough plates : analysis of the beam section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique et expérimentale de la propagation d’ondes de Lamb en milieu rugueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Ultrasons 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Aussois, France. pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave propagation in isotropic media with rough interface: comparison between theoretical and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WCU (World Congress on Ultrasonics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.609-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic models for extending GTD to penumbra and finite size scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.545-549, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01753217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSIM 4A Gestion des aléas : chaines de cotes et répartition des intervalles ; utilisation des incertitudes en tp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Génevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00611698v13</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 23. Non-Destructive Testing of Concrete by Ultrasonic Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and acoustics handbook </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.2 : Interaction d'un champ ultrasonore avec une plaque composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Hermès - Lavoisier, pp.29, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.3 : Détection de défauts par ondes de Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Hermès - Lavoisier, pp.29, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.2 : Interaction d'une onde plane avec une interface plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Milieux homogènes et homogènes stratifiés - modèles linéaires de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.1 : Équations de propagation. Solutions des équations de propagation : ondes monochromatiques, ondes planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.5 : Les ondes normales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chapitre 1.1 : Equations de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel coordinateurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Paris, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.3 : Propagation des ondes planes dans les milieux multicouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustique Générale - équations différentielles et intégrales, solutions en milieux fluide et solide, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipse collection Technosup, pp.352, 2006, 9782340014879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et Applications de Mécanique Analytique - Cours, exercices corrigés, planches de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, 288 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la formule expliqué aux scientifiques. Recommanda tions générales pour la rédaction de documents écrits et pour les présentations orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPADUES Editions, pp.80, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, 1050 p. (3 volumes), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Méthodes linéaires de contrôle et d'évaluation non destructifs par ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). Hermès - Lavoisier, 3, pp.29, 2006, Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'interaction entre une onde de Lamb et une interface rugueuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526134v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatignol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0023959" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0013013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanceleur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009407" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kamta Djakou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Chehade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Fradkin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2904334" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Ploix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5091689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4985441" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Djakou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/684/1/012002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#252;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradkin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.10.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01753219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Djakou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4935020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cardin Foze Ndjomo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937150" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04441927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo L&#252;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4748274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04441963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zernov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatignol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3298359" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2999632" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. De Belleval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lowe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gatignol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2005.1504021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Belleval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Belleval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945146" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/594F3897F70F99DC8A0E059821E709725504AEB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F de Belleval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA0E173314AB05277DF492A705BFCEF5D46D5491/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici-Frai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360419v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408584v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131112v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01753217v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00611698v13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castaings" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084709v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134277v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134220v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526134v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatignol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0023959" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanceleur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009407" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0013013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kamta Djakou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Chehade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Fradkin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2904334" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Ploix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5091689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4985441" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Djakou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/684/1/012002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#252;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradkin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.10.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01753219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Djakou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4935020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cardin Foze Ndjomo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937150" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04441963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zernov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04441927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo L&#252;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4748274" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatignol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3298359" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2999632" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. De Belleval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lowe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gatignol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2005.1504021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Belleval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Belleval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945146" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/594F3897F70F99DC8A0E059821E709725504AEB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F de Belleval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA0E173314AB05277DF492A705BFCEF5D46D5491/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378628v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici-Frai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408584v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01753217v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00611698v13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134274v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castaings" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084709v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134244v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134220v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084689v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084694v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>