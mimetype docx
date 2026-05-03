--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.78378378378px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine POTEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytic decomposition approach to modeling evanescent transient plane waves with an illustrative application to acoustics at a fluid–fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 139 (8), pp.084902. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0307794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and variations of Lindsay's wheel of acoustics: From a nested pie chart including words to a drawn acoustics world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a simplified device—a wind musical instrument—as an educational tool to study the behavior of a one-dimensional resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (6), pp.3842-3850. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0023959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising students' interest and deepening their training in acoustics through dedicated exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanceleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (2), pp.1093-1103. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0009407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using heat maps in teaching acoustics: Interaction of incident plane wave or incident beam with a solid plane structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (2), pp.754-764. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0013013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Elastodynamic Incremental Models: The Incremental Theory of Diffraction and a Huygens Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Kamta Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Fradkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.998-1005. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2904334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal leaky Lamb waves in two parallel and immersed plates: Theoretical considerations, simulations, and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (2), pp.1018-1030. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5091689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the interface roughness in metal-adhesive-metal structure on the propagation of shear horizontal waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech Cherif El Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Foze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (6), pp.4591-4599. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4985441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic models for extending GTD to penumbra and finite size flaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 684, pp.012002. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/684/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01820749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison of acoustic wedge models, with application to ultrasonic telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01840620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uniform geometrical Theory of Diffraction for elastodynamics: Plane wave scattering from a half-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.3272-3281. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4935020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01753219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear horizontal acoustic waves propagating along two isotropic solid plates bonded with a non-dissipative adhesive layer: Effects of the rough interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (22), pp.224904. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4937150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable method to model the acoustic response of multilayered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (8), pp.083506. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4790629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models Comparison for the scattering of an acoustic wave on immersed targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zernov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 353, pp.012009. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04441963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of the high-frequency wave propagation in a random medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4748274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04441927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic non destructive testing based on sparse deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Carcreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 353, pp.012018. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Shear Acoustic Waves by Gratings: Analytical and Experimental Analysis of Spatial Periodicity Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (5), pp.717-727. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the computation of Fourier integrals using the complex plane: Application to acoustic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bedrici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.Art No. 044103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3298359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Method for the Interaction Between a Bounded Beam and an Interface Defect in Solids, Under Kirchhoff Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave attenuation in a rough plate. II. Analytical and numerical results in a fluid plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (7), pp.074909-1 : 074909-6. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2979851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes coupling of shear acoustic waves polarized along a one-dimensional corrugation on the surfaces of an isotropic solid plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (164101), pp.164101-1 : 164101-3. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2999632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave attenuation in a rough plate. I. Analytical and experimental results in an anisotropic plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (7), pp.074908. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2979850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation of a monochromatic Lamb wave beam in anisotropic multilayered media : asymptotic analysis, numerical and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.987-1001. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2005.1504021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acoustique ultrasonore et ses applications - Première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois de Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acoustique ultrasonore et ses applications — Deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois de Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation physique des ondes de Floquet se propageant dans un milieu multicouche périodique anisotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. de Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-685-C5-688. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19945146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION NUMÉRIQUE DE LA PROPAGATION ULTRASONORE DANS DES MATÉRIAUX COMPOSITES STRATIFIÉS ANISOTROPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F de Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-865-C1-868. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19921189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la roue de l’acoustique vers un monde dessiné de l’acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in ultrasonic evaluation of adhesion for structural bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siryabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Structural Bondings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de rugosités d'interfaces dans une structure métal/colle/métal sur la propagation des ondes SH : résultats numériques et expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA/VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude analytique et expérimentale de champs ultrasonores dans des plaques collées à interfaces rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Foze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1207-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par ondes SH de l'influence de la rugosité d'interface sur la qualité de collage d'une structure plaque/colle/plaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the interaction of an acoustic wave with immersed targets for telemetry of complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat phenomenon at the arrival of a guided mode in a semi-infinite acoustic duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aberration statistique de phase pour la modélisation de la propagation ultrasonore en milieu faiblement inhomogène et aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion d'ondes de Lamb sur des rugosités de surface : couplages modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation guidée d'ondes de cisaillement horizontales dans des plaques solides rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de faisceaux acoustiques bornés : méthode de calcul rapide par intégration dans le plan complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bedrici-Frai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse deconvolution method for wave separation in NDT&E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.PACS 43.35.YB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre rugosités d'interfaces et ondes acoustiques guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic non destructive testing and evaluation, imaging : a challenge for the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Technique de Prague (CVUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d’onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages modaux dans une plaque fluide rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR "etude de la propagation ultrasonore en milieux inhomogènes en vue du contrôle non destructif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gien, France. pp.152-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle analytique de propagation dans une plaque fluide rugueuse, par décomposition modale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR Ultrasons 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal couplings in a rough fluid plate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR "Modal couplings in a rough fluid plate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Etude de la propagation ultrasonore en milieux non homogènes en vue du contrôle non destructif' du GDR US 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes bayésiennes pour la séparation d'ondes appliquées à la propagation acoustique dans les matériaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.801-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal wave decoherence within a fluid layer with a rough surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference of the African Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb waves in anisotropic rough plates: a perturbation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la Société Française d’Acoustique (CFA/DAGA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.147-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb waves on rough plates : analysis of the beam section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique et expérimentale de la propagation d’ondes de Lamb en milieu rugueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Ultrasons 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Aussois, France. pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave propagation in isotropic media with rough interface: comparison between theoretical and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WCU (World Congress on Ultrasonics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.609-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic models for extending GTD to penumbra and finite size scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.545-549, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01753217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSIM 4A Gestion des aléas : chaines de cotes et répartition des intervalles ; utilisation des incertitudes en tp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Génevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00611698v13</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 23. Non-Destructive Testing of Concrete by Ultrasonic Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and acoustics handbook </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.2 : Interaction d'un champ ultrasonore avec une plaque composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Hermès - Lavoisier, pp.29, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.3 : Détection de défauts par ondes de Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Hermès - Lavoisier, pp.29, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.2 : Interaction d'une onde plane avec une interface plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Milieux homogènes et homogènes stratifiés - modèles linéaires de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.1 : Équations de propagation. Solutions des équations de propagation : ondes monochromatiques, ondes planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.5 : Les ondes normales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chapitre 1.1 : Equations de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel coordinateurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Paris, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.3 : Propagation des ondes planes dans les milieux multicouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustique Générale - équations différentielles et intégrales, solutions en milieux fluide et solide, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipse collection Technosup, pp.352, 2006, 9782340014879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et Applications de Mécanique Analytique - Cours, exercices corrigés, planches de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, 288 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la formule expliqué aux scientifiques. Recommanda tions générales pour la rédaction de documents écrits et pour les présentations orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPADUES Editions, pp.80, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, 1050 p. (3 volumes), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Méthodes linéaires de contrôle et d'évaluation non destructifs par ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). Hermès - Lavoisier, 3, pp.29, 2006, Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'interaction entre une onde de Lamb et une interface rugueuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.78378378378px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine POTEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytic decomposition approach to modeling evanescent transient plane waves with an illustrative application to acoustics at a fluid–fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 139 (8), pp.084902. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0307794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and variations of Lindsay's wheel of acoustics: From a nested pie chart including words to a drawn acoustics world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a simplified device—a wind musical instrument—as an educational tool to study the behavior of a one-dimensional resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (6), pp.3842-3850. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0023959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising students' interest and deepening their training in acoustics through dedicated exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanceleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (2), pp.1093-1103. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0009407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using heat maps in teaching acoustics: Interaction of incident plane wave or incident beam with a solid plane structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (2), pp.754-764. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0013013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Elastodynamic Incremental Models: The Incremental Theory of Diffraction and a Huygens Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Kamta Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Fradkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.998-1005. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2904334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal leaky Lamb waves in two parallel and immersed plates: Theoretical considerations, simulations, and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (2), pp.1018-1030. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5091689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the interface roughness in metal-adhesive-metal structure on the propagation of shear horizontal waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech Cherif El Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Foze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (6), pp.4591-4599. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4985441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic models for extending GTD to penumbra and finite size flaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 684, pp.012002. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/684/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01820749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison of acoustic wedge models, with application to ultrasonic telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01840620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uniform geometrical Theory of Diffraction for elastodynamics: Plane wave scattering from a half-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.3272-3281. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4935020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01753219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear horizontal acoustic waves propagating along two isotropic solid plates bonded with a non-dissipative adhesive layer: Effects of the rough interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (22), pp.224904. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4937150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable method to model the acoustic response of multilayered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (8), pp.083506. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4790629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of the high-frequency wave propagation in a random medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4748274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04441927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models Comparison for the scattering of an acoustic wave on immersed targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zernov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 353, pp.012009. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04441963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic non destructive testing based on sparse deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Carcreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 353, pp.012018. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Shear Acoustic Waves by Gratings: Analytical and Experimental Analysis of Spatial Periodicity Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (5), pp.717-727. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the computation of Fourier integrals using the complex plane: Application to acoustic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bedrici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.Art No. 044103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3298359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Method for the Interaction Between a Bounded Beam and an Interface Defect in Solids, Under Kirchhoff Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave attenuation in a rough plate. II. Analytical and numerical results in a fluid plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (7), pp.074909-1 : 074909-6. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2979851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes coupling of shear acoustic waves polarized along a one-dimensional corrugation on the surfaces of an isotropic solid plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (164101), pp.164101-1 : 164101-3. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2999632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave attenuation in a rough plate. I. Analytical and experimental results in an anisotropic plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (7), pp.074908. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2979850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation of a monochromatic Lamb wave beam in anisotropic multilayered media : asymptotic analysis, numerical and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.987-1001. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2005.1504021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acoustique ultrasonore et ses applications - Première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois de Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acoustique ultrasonore et ses applications — Deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois de Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation physique des ondes de Floquet se propageant dans un milieu multicouche périodique anisotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. de Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-685-C5-688. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19945146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION NUMÉRIQUE DE LA PROPAGATION ULTRASONORE DANS DES MATÉRIAUX COMPOSITES STRATIFIÉS ANISOTROPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F de Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-865-C1-868. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19921189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la roue de l’acoustique vers un monde dessiné de l’acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in ultrasonic evaluation of adhesion for structural bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siryabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Structural Bondings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de rugosités d'interfaces dans une structure métal/colle/métal sur la propagation des ondes SH : résultats numériques et expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA/VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude analytique et expérimentale de champs ultrasonores dans des plaques collées à interfaces rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Foze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1207-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par ondes SH de l'influence de la rugosité d'interface sur la qualité de collage d'une structure plaque/colle/plaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the interaction of an acoustic wave with immersed targets for telemetry of complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat phenomenon at the arrival of a guided mode in a semi-infinite acoustic duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aberration statistique de phase pour la modélisation de la propagation ultrasonore en milieu faiblement inhomogène et aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion d'ondes de Lamb sur des rugosités de surface : couplages modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation guidée d'ondes de cisaillement horizontales dans des plaques solides rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de faisceaux acoustiques bornés : méthode de calcul rapide par intégration dans le plan complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bedrici-Frai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre rugosités d'interfaces et ondes acoustiques guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse deconvolution method for wave separation in NDT&E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.PACS 43.35.YB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic non destructive testing and evaluation, imaging : a challenge for the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Technique de Prague (CVUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d’onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages modaux dans une plaque fluide rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR "etude de la propagation ultrasonore en milieux inhomogènes en vue du contrôle non destructif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gien, France. pp.152-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle analytique de propagation dans une plaque fluide rugueuse, par décomposition modale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal couplings in a rough fluid plate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR "Modal couplings in a rough fluid plate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR Ultrasons 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Etude de la propagation ultrasonore en milieux non homogènes en vue du contrôle non destructif' du GDR US 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes bayésiennes pour la séparation d'ondes appliquées à la propagation acoustique dans les matériaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.801-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb waves in anisotropic rough plates: a perturbation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la Société Française d’Acoustique (CFA/DAGA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.147-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal wave decoherence within a fluid layer with a rough surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference of the African Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb waves on rough plates : analysis of the beam section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique et expérimentale de la propagation d’ondes de Lamb en milieu rugueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Ultrasons 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Aussois, France. pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave propagation in isotropic media with rough interface: comparison between theoretical and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WCU (World Congress on Ultrasonics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.609-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic models for extending GTD to penumbra and finite size scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.545-549, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01753217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSIM 4A Gestion des aléas : chaines de cotes et répartition des intervalles ; utilisation des incertitudes en tp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Génevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00611698v13</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 23. Non-Destructive Testing of Concrete by Ultrasonic Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and acoustics handbook </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.2 : Interaction d'un champ ultrasonore avec une plaque composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Hermès - Lavoisier, pp.29, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.3 : Détection de défauts par ondes de Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Hermès - Lavoisier, pp.29, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.2 : Interaction d'une onde plane avec une interface plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.5 : Les ondes normales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Milieux homogènes et homogènes stratifiés - modèles linéaires de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.1 : Équations de propagation. Solutions des équations de propagation : ondes monochromatiques, ondes planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chapitre 1.1 : Equations de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel coordinateurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Paris, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.3 : Propagation des ondes planes dans les milieux multicouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustique Générale - équations différentielles et intégrales, solutions en milieux fluide et solide, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipse collection Technosup, pp.352, 2006, 9782340014879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la formule expliqué aux scientifiques. Recommanda tions générales pour la rédaction de documents écrits et pour les présentations orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPADUES Editions, pp.80, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et Applications de Mécanique Analytique - Cours, exercices corrigés, planches de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, 288 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, 1050 p. (3 volumes), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Méthodes linéaires de contrôle et d'évaluation non destructifs par ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). Hermès - Lavoisier, 3, pp.29, 2006, Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'interaction entre une onde de Lamb et une interface rugueuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526134v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatignol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0023959" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanceleur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009407" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0013013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kamta Djakou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Chehade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Fradkin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2904334" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Ploix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5091689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4985441" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Djakou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/684/1/012002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#252;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradkin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.10.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01753219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Djakou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4935020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cardin Foze Ndjomo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937150" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04441963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zernov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04441927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo L&#252;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4748274" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatignol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3298359" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2999632" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. De Belleval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lowe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gatignol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2005.1504021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Belleval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Belleval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945146" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/594F3897F70F99DC8A0E059821E709725504AEB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F de Belleval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA0E173314AB05277DF492A705BFCEF5D46D5491/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378628v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici-Frai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408584v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01753217v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00611698v13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134274v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084705v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castaings" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084709v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134244v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134220v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084689v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084694v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526134v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatignol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0023959" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanceleur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009407" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0013013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kamta Djakou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Chehade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Fradkin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2904334" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Ploix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5091689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4985441" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Djakou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/684/1/012002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#252;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradkin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.10.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01753219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Djakou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4935020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cardin Foze Ndjomo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937150" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04441927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo L&#252;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4748274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04441963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zernov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatignol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3298359" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2999632" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. De Belleval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lowe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gatignol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2005.1504021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Belleval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Belleval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945146" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/594F3897F70F99DC8A0E059821E709725504AEB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F de Belleval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA0E173314AB05277DF492A705BFCEF5D46D5491/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378628v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici-Frai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360419v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408584v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131112v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01753217v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00611698v13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134274v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084705v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castaings" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134220v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084689v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>