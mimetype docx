--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.78378378378px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine POTEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytic decomposition approach to modeling evanescent transient plane waves with an illustrative application to acoustics at a fluid–fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 139 (8), pp.084902. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0307794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and variations of Lindsay's wheel of acoustics: From a nested pie chart including words to a drawn acoustics world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a simplified device—a wind musical instrument—as an educational tool to study the behavior of a one-dimensional resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (6), pp.3842-3850. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0023959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising students' interest and deepening their training in acoustics through dedicated exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanceleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (2), pp.1093-1103. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0009407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using heat maps in teaching acoustics: Interaction of incident plane wave or incident beam with a solid plane structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (2), pp.754-764. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0013013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Elastodynamic Incremental Models: The Incremental Theory of Diffraction and a Huygens Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Kamta Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Fradkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.998-1005. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2904334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal leaky Lamb waves in two parallel and immersed plates: Theoretical considerations, simulations, and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (2), pp.1018-1030. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5091689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the interface roughness in metal-adhesive-metal structure on the propagation of shear horizontal waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech Cherif El Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Foze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (6), pp.4591-4599. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4985441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic models for extending GTD to penumbra and finite size flaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 684, pp.012002. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/684/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01820749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison of acoustic wedge models, with application to ultrasonic telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01840620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uniform geometrical Theory of Diffraction for elastodynamics: Plane wave scattering from a half-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.3272-3281. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4935020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01753219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear horizontal acoustic waves propagating along two isotropic solid plates bonded with a non-dissipative adhesive layer: Effects of the rough interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (22), pp.224904. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4937150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable method to model the acoustic response of multilayered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (8), pp.083506. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4790629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of the high-frequency wave propagation in a random medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4748274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04441927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models Comparison for the scattering of an acoustic wave on immersed targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zernov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 353, pp.012009. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04441963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic non destructive testing based on sparse deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Carcreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 353, pp.012018. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Shear Acoustic Waves by Gratings: Analytical and Experimental Analysis of Spatial Periodicity Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (5), pp.717-727. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the computation of Fourier integrals using the complex plane: Application to acoustic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bedrici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.Art No. 044103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3298359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Method for the Interaction Between a Bounded Beam and an Interface Defect in Solids, Under Kirchhoff Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave attenuation in a rough plate. II. Analytical and numerical results in a fluid plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (7), pp.074909-1 : 074909-6. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2979851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes coupling of shear acoustic waves polarized along a one-dimensional corrugation on the surfaces of an isotropic solid plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (164101), pp.164101-1 : 164101-3. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2999632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave attenuation in a rough plate. I. Analytical and experimental results in an anisotropic plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (7), pp.074908. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2979850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation of a monochromatic Lamb wave beam in anisotropic multilayered media : asymptotic analysis, numerical and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.987-1001. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2005.1504021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acoustique ultrasonore et ses applications - Première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois de Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acoustique ultrasonore et ses applications — Deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois de Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation physique des ondes de Floquet se propageant dans un milieu multicouche périodique anisotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. de Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-685-C5-688. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19945146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION NUMÉRIQUE DE LA PROPAGATION ULTRASONORE DANS DES MATÉRIAUX COMPOSITES STRATIFIÉS ANISOTROPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F de Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-865-C1-868. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19921189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la roue de l’acoustique vers un monde dessiné de l’acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in ultrasonic evaluation of adhesion for structural bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siryabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Structural Bondings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de rugosités d'interfaces dans une structure métal/colle/métal sur la propagation des ondes SH : résultats numériques et expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA/VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude analytique et expérimentale de champs ultrasonores dans des plaques collées à interfaces rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Foze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1207-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par ondes SH de l'influence de la rugosité d'interface sur la qualité de collage d'une structure plaque/colle/plaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the interaction of an acoustic wave with immersed targets for telemetry of complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat phenomenon at the arrival of a guided mode in a semi-infinite acoustic duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aberration statistique de phase pour la modélisation de la propagation ultrasonore en milieu faiblement inhomogène et aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion d'ondes de Lamb sur des rugosités de surface : couplages modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation guidée d'ondes de cisaillement horizontales dans des plaques solides rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de faisceaux acoustiques bornés : méthode de calcul rapide par intégration dans le plan complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bedrici-Frai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre rugosités d'interfaces et ondes acoustiques guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse deconvolution method for wave separation in NDT&E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.PACS 43.35.YB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic non destructive testing and evaluation, imaging : a challenge for the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Technique de Prague (CVUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d’onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages modaux dans une plaque fluide rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR "etude de la propagation ultrasonore en milieux inhomogènes en vue du contrôle non destructif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gien, France. pp.152-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle analytique de propagation dans une plaque fluide rugueuse, par décomposition modale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal couplings in a rough fluid plate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR "Modal couplings in a rough fluid plate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR Ultrasons 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Etude de la propagation ultrasonore en milieux non homogènes en vue du contrôle non destructif' du GDR US 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes bayésiennes pour la séparation d'ondes appliquées à la propagation acoustique dans les matériaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.801-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb waves in anisotropic rough plates: a perturbation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la Société Française d’Acoustique (CFA/DAGA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.147-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal wave decoherence within a fluid layer with a rough surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference of the African Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb waves on rough plates : analysis of the beam section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique et expérimentale de la propagation d’ondes de Lamb en milieu rugueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Ultrasons 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Aussois, France. pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave propagation in isotropic media with rough interface: comparison between theoretical and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WCU (World Congress on Ultrasonics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.609-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic models for extending GTD to penumbra and finite size scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.545-549, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01753217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSIM 4A Gestion des aléas : chaines de cotes et répartition des intervalles ; utilisation des incertitudes en tp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Génevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00611698v13</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 23. Non-Destructive Testing of Concrete by Ultrasonic Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and acoustics handbook </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.2 : Interaction d'un champ ultrasonore avec une plaque composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Hermès - Lavoisier, pp.29, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.3 : Détection de défauts par ondes de Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Hermès - Lavoisier, pp.29, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.2 : Interaction d'une onde plane avec une interface plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.5 : Les ondes normales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Milieux homogènes et homogènes stratifiés - modèles linéaires de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.1 : Équations de propagation. Solutions des équations de propagation : ondes monochromatiques, ondes planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chapitre 1.1 : Equations de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel coordinateurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Paris, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.3 : Propagation des ondes planes dans les milieux multicouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustique Générale - équations différentielles et intégrales, solutions en milieux fluide et solide, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipse collection Technosup, pp.352, 2006, 9782340014879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la formule expliqué aux scientifiques. Recommanda tions générales pour la rédaction de documents écrits et pour les présentations orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPADUES Editions, pp.80, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et Applications de Mécanique Analytique - Cours, exercices corrigés, planches de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, 288 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, 1050 p. (3 volumes), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Méthodes linéaires de contrôle et d'évaluation non destructifs par ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). Hermès - Lavoisier, 3, pp.29, 2006, Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'interaction entre une onde de Lamb et une interface rugueuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.78378378378px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine POTEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytic decomposition approach to modeling evanescent transient plane waves with an illustrative application to acoustics at a fluid–fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 139 (8), pp.084902. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0307794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and variations of Lindsay's wheel of acoustics: From a nested pie chart including words to a drawn acoustics world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a simplified device—a wind musical instrument—as an educational tool to study the behavior of a one-dimensional resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (6), pp.3842-3850. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0023959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising students' interest and deepening their training in acoustics through dedicated exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanceleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (2), pp.1093-1103. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0009407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using heat maps in teaching acoustics: Interaction of incident plane wave or incident beam with a solid plane structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (2), pp.754-764. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0013013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Elastodynamic Incremental Models: The Incremental Theory of Diffraction and a Huygens Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Kamta Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Fradkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.998-1005. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2904334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal leaky Lamb waves in two parallel and immersed plates: Theoretical considerations, simulations, and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gueudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (2), pp.1018-1030. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5091689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the interface roughness in metal-adhesive-metal structure on the propagation of shear horizontal waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech Cherif El Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Foze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141 (6), pp.4591-4599. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4985441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic models for extending GTD to penumbra and finite size flaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 684, pp.012002. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/684/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01820749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison of acoustic wedge models, with application to ultrasonic telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01840620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uniform geometrical Theory of Diffraction for elastodynamics: Plane wave scattering from a half-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.3272-3281. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4935020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01753219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear horizontal acoustic waves propagating along two isotropic solid plates bonded with a non-dissipative adhesive layer: Effects of the rough interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (22), pp.224904. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4937150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable method to model the acoustic response of multilayered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Groby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (8), pp.083506. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4790629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models Comparison for the scattering of an acoustic wave on immersed targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zernov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 353, pp.012009. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04441963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of the high-frequency wave propagation in a random medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4748274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04441927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic non destructive testing based on sparse deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Carcreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 353, pp.012018. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/353/1/012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Shear Acoustic Waves by Gratings: Analytical and Experimental Analysis of Spatial Periodicity Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 97 (5), pp.717-727. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the computation of Fourier integrals using the complex plane: Application to acoustic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bedrici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.Art No. 044103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3298359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Method for the Interaction Between a Bounded Beam and an Interface Defect in Solids, Under Kirchhoff Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bedrici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave attenuation in a rough plate. II. Analytical and numerical results in a fluid plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (7), pp.074909-1 : 074909-6. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2979851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes coupling of shear acoustic waves polarized along a one-dimensional corrugation on the surfaces of an isotropic solid plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (164101), pp.164101-1 : 164101-3. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2999632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave attenuation in a rough plate. I. Analytical and experimental results in an anisotropic plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (7), pp.074908. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2979850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation of a monochromatic Lamb wave beam in anisotropic multilayered media : asymptotic analysis, numerical and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (6), pp.987-1001. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2005.1504021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acoustique ultrasonore et ses applications - Première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois de Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acoustique ultrasonore et ses applications — Deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois de Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation physique des ondes de Floquet se propageant dans un milieu multicouche périodique anisotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. de Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-685-C5-688. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19945146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION NUMÉRIQUE DE LA PROPAGATION ULTRASONORE DANS DES MATÉRIAUX COMPOSITES STRATIFIÉS ANISOTROPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F de Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-865-C1-868. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19921189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la roue de l’acoustique vers un monde dessiné de l’acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in ultrasonic evaluation of adhesion for structural bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siryabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Structural Bondings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de rugosités d'interfaces dans une structure métal/colle/métal sur la propagation des ondes SH : résultats numériques et expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA/VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude analytique et expérimentale de champs ultrasonores dans des plaques collées à interfaces rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Foze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1207-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH-waves modelling for characterising roughness of glued plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par ondes SH de l'influence de la rugosité d'interface sur la qualité de collage d'une structure plaque/colle/plaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cardin Foze Ndjomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Echcherif Elkettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the interaction of an acoustic wave with immersed targets for telemetry of complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Fradkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat phenomenon at the arrival of a guided mode in a semi-infinite acoustic duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aberration statistique de phase pour la modélisation de la propagation ultrasonore en milieu faiblement inhomogène et aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion d'ondes de Lamb sur des rugosités de surface : couplages modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation guidée d'ondes de cisaillement horizontales dans des plaques solides rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Valier-Brasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de faisceaux acoustiques bornés : méthode de calcul rapide par intégration dans le plan complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Bedrici-Frai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse deconvolution method for wave separation in NDT&E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.PACS 43.35.YB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre rugosités d'interfaces et ondes acoustiques guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic non destructive testing and evaluation, imaging : a challenge for the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Technique de Prague (CVUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d’onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages modaux dans une plaque fluide rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR "etude de la propagation ultrasonore en milieux inhomogènes en vue du contrôle non destructif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gien, France. pp.152-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle analytique de propagation dans une plaque fluide rugueuse, par décomposition modale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal couplings in a rough fluid plate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR "Modal couplings in a rough fluid plate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du GDR Ultrasons 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ‘Etude de la propagation ultrasonore en milieux non homogènes en vue du contrôle non destructif' du GDR US 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France. pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes bayésiennes pour la séparation d'ondes appliquées à la propagation acoustique dans les matériaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Tours, France. pp.801-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bavencoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal wave decoherence within a fluid layer with a rough surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference of the African Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb waves in anisotropic rough plates: a perturbation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la Société Française d’Acoustique (CFA/DAGA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.147-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPAGATION OF LAMB WAVES ON ROUGH PLATES : ANALYSIS OF THE BEAM SECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th review of progress in Quantitative NonDestructive Evaluation (QNDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Golden, Colorado, United States. pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Lamb waves on rough plates : analysis of the beam section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique et expérimentale de la propagation d’ondes de Lamb en milieu rugueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Ultrasons 2501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Aussois, France. pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb wave propagation in isotropic media with rough interface: comparison between theoretical and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WCU (World Congress on Ultrasonics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.609-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic models for extending GTD to penumbra and finite size scatterers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Djakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, pp.545-549, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01753217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSIM 4A Gestion des aléas : chaines de cotes et répartition des intervalles ; utilisation des incertitudes en tp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Génevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00611698v13</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 23. Non-Destructive Testing of Concrete by Ultrasonic Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and acoustics handbook </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.3 : Détection de défauts par ondes de Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Hermès - Lavoisier, pp.29, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.2 : Interaction d'un champ ultrasonore avec une plaque composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Hermès - Lavoisier, pp.29, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.2 : Interaction d'une onde plane avec une interface plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.1 : Équations de propagation. Solutions des équations de propagation : ondes monochromatiques, ondes planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Milieux homogènes et homogènes stratifiés - modèles linéaires de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.5 : Les ondes normales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chapitre 1.1 : Equations de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel coordinateurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Paris, pp.127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.3 : Propagation des ondes planes dans les milieux multicouches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Hermès - Lavoisier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustique Générale - équations différentielles et intégrales, solutions en milieux fluide et solide, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipse collection Technosup, pp.352, 2006, 9782340014879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et Applications de Mécanique Analytique - Cours, exercices corrigés, planches de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, 288 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier, 1050 p. (3 volumes), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la formule expliqué aux scientifiques. Recommanda tions générales pour la rédaction de documents écrits et pour les présentations orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPADUES Editions, pp.80, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Méthodes linéaires de contrôle et d'évaluation non destructifs par ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. De Belleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Gatignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bruneau et C. Potel (dir.). Hermès - Lavoisier, 3, pp.29, 2006, Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'interaction entre une onde de Lamb et une interface rugueuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude L. Depollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526134v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatignol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0023959" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanceleur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009407" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0013013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kamta Djakou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Chehade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Fradkin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2904334" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Ploix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5091689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4985441" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Djakou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/684/1/012002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#252;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradkin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.10.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01753219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Djakou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4935020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cardin Foze Ndjomo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937150" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04441927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo L&#252;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4748274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04441963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zernov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatignol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3298359" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2999632" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. De Belleval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lowe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gatignol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2005.1504021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Belleval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Belleval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945146" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/594F3897F70F99DC8A0E059821E709725504AEB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F de Belleval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA0E173314AB05277DF492A705BFCEF5D46D5491/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378628v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici-Frai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360419v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408584v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131112v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01753217v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00611698v13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134274v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084705v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castaings" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134220v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084689v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526134v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatignol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0023959" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanceleur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009407" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0013013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kamta Djakou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Chehade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Fradkin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2904334" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kauffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Ploix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5091689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4985441" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Djakou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/684/1/012002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#252;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradkin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.10.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01753219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Djakou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4935020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cardin Foze Ndjomo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937150" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04441963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zernov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04441927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo L&#252;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4748274" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/353/1/012018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gatignol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedrici" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3298359" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2999632" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. De Belleval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lowe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gatignol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2005.1504021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois de Belleval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Belleval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945146" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/594F3897F70F99DC8A0E059821E709725504AEB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F de Belleval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA0E173314AB05277DF492A705BFCEF5D46D5491/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439062v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811161v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378628v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Bedrici-Frai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01753217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00611698v13" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;nevaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303743v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castaings" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084706v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134220v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134248v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>