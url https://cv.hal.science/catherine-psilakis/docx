--- v0 (2026-03-15)
+++ v1 (2026-05-22)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C25484A5"/>
+    <w:nsid w:val="ACA2ED66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="953DBF8D"/>
+    <w:nsid w:val="7DDFE10B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E0C286A1"/>
+    <w:nsid w:val="407AEE02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02DD0562"/>
+    <w:nsid w:val="F6B713EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E934247F"/>
+    <w:nsid w:val="677F016C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="634B730B"/>
+    <w:nsid w:val="353E64E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="07C4061E"/>
+    <w:nsid w:val="1EDCB4CB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="EC610D30"/>
+    <w:nsid w:val="608D6D10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="9369752C"/>
+    <w:nsid w:val="A7BAD108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D1AA9F47"/>
+    <w:nsid w:val="80A53BCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="778BC00D"/>
+    <w:nsid w:val="9C10C341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="97A4500E"/>
+    <w:nsid w:val="519A60B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1882,51 +1882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="9366A44F"/>
+    <w:nsid w:val="7A899ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2030,51 +2030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="3A9302DD"/>
+    <w:nsid w:val="A2930EF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2178,51 +2178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="75EE051A"/>
+    <w:nsid w:val="85E21430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2326,51 +2326,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="52CD7FFB"/>
+    <w:nsid w:val="25490030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2474,51 +2474,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="B8B3E7EA"/>
+    <w:nsid w:val="BEA2F1AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2622,51 +2622,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="C42C661D"/>
+    <w:nsid w:val="CDA96B75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2770,51 +2770,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="8D986ED9"/>
+    <w:nsid w:val="BB5ECBF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2918,51 +2918,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="2B585035"/>
+    <w:nsid w:val="BD65B1EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3066,51 +3066,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="F09244ED"/>
+    <w:nsid w:val="AEE68CBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3214,51 +3214,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="58F7A9E2"/>
+    <w:nsid w:val="AE3D2C5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3362,51 +3362,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="E8F11C7F"/>
+    <w:nsid w:val="D1CEF26B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>