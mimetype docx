--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -463,352 +463,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imaginaires contemporains de la ponctuation en prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18437-9.p.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques du tiret dans l’écriture en prose contemporaine : l’exemple de Laurent Mauvignier, Bernard Koltès et Marie NDiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75, pp.91-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/linx.1889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155397v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulliver, chantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18437-9.p.0059⟩</w:t>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les Premiers livres de Claude Simon (1945-1954), 7, pp.77-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06477-0.p.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir reflet, écho, courant d'air&amp;quot;. La plasticité de ON dans L'Usage du monde de Nicolas Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 155, pp.27-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/IG.155.0.3265674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521743v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02155491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un style scénarique ? Le Journal du dehors d'Annie Ernaux</w:t>
               </w:r>
@@ -1571,51 +1571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Avant-propos : des mots pour le voir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1826,204 +1826,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Définition de corpus, analyse critique de discours: qui guide l'autre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse du discours entre description, geste critique et intervention", 13-15 nov. 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane BIKIALO, Pascale BRUNNER, Fred HAILON, Julien RAULT, Nov 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Petite phrase : vitesse, circulation, intermédialité, expressivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La petite phrase de Proust à Twitter : percussions et répercussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808767v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02521820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atopie énonciative: l'exemple du Journal littéraire de Paul Léautaud</w:t>
               </w:r>
@@ -2455,51 +2455,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaune. Pour une littérature brute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,493 +2582,493 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du colloque international « La Petite phrase, de Proust à Twitter. Percussion et répercussion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
+                <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Rault</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En attendant Godot, Oh les beaux jours&amp;quot; de Samuel Beckett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, A paraître</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-2-35030-117-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fictions du journal littéraire : Paul Léautaud, Jean Malaquais, Renaud Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 414, 2004, Histoire des idées et critique littéraire, ISSN 0073-2397, 2-600-00908-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réticence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 68, 2004, La Licorne (Poitiers), ISSN 0398-9992, 2-8684-7960-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images chez Claude Simon : des mots pour le voir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 978-2-35030-117-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 71, 2004, La Licorne (Poitiers), ISSN 0398-9992, 2-7535-0047-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Fictions du journal littéraire. Paul Léautaud, Jean Malaquais, Renaud Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, 2004, Les Fictions du journal littéraire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158553v1</w:t>
-              </w:r>
-[...210 lines deleted...]
-                <w:t xml:space="preserve">hal-03027631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Écriture du labyrinthe</w:t>
               </w:r>
@@ -3630,77 +3630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voilà dans les discours littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polysémie, usages et fonctions de « voilà »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3725,51 +3725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance d’un pont : une &amp;quot;chorégraphie de la collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4124,178 +4124,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La stylistique à l’épreuve des manuscrits : l’invention du Journal du dehors d’Annie Ernaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stylistiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.363-376, 2010, 978-2-7535-4704-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.40097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe énonciatif de La Jalousie : un énonciateur sans sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roselyne de Villeneuve, Mathilde Vallespir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs. Charles d'Orléans, Montaigne, Racine, Crébillon, Aloysius Bertrand, Robbe-Grillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Presses de l'université Paris-Sorbonne, pp.231-245, 2010, Bibliothèque des styles, 978-2-84050-719-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493337v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03035119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Camus, remarqueur mélancolique</w:t>
               </w:r>
@@ -4477,64 +4477,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la journée d’études « La vitesse à l’oeuvre – Écrire aujourd’hui »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4668,51 +4668,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45926583"/>
+    <w:nsid w:val="CC10076A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4899,51 +4899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-rannoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2718-1242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035235330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22280523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000040397875" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03169789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.167.0.3288986" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.163.0.3286953" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.159.0.3285406" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155397v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1889" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18437-9.p.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.155.0.3265674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06477-0.p.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2009.4012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03031250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2006.3801" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03030542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03031226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1997.3708" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035993v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Larrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/linguistique-et-stylistique/897-la-langue-de-marie-helene-lafon-9782364415881.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaune" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/fran%C3%A7ois-beaune-pour-une-litt%C3%A9rature-brute/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522281v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10563-3.p.0081" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.177052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narjoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#252;rrenmatt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40097" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03038000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sarkonak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobert Col" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-rannoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2718-1242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035235330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22280523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000040397875" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03169789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.167.0.3288986" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.163.0.3286953" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.159.0.3285406" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18437-9.p.0059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155397v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06477-0.p.0077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.155.0.3265674" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2009.4012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03031250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2006.3801" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03030542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03031226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1997.3708" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035993v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Larrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/linguistique-et-stylistique/897-la-langue-de-marie-helene-lafon-9782364415881.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaune" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/fran%C3%A7ois-beaune-pour-une-litt%C3%A9rature-brute/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522281v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10563-3.p.0081" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.177052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narjoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#252;rrenmatt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03038000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sarkonak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobert Col" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>