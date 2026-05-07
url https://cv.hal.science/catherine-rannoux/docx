--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -463,1159 +463,1159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques du tiret dans l’écriture en prose contemporaine : l’exemple de Laurent Mauvignier, Bernard Koltès et Marie NDiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.1889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155397v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imaginaires contemporains de la ponctuation en prose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69, pp.55-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18437-9.p.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18437-9.p.0059⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02305205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pratiques du tiret dans l’écriture en prose contemporaine : l’exemple de Laurent Mauvignier, Bernard Koltès et Marie NDiaye</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir reflet, écho, courant d'air&amp;quot;. La plasticité de ON dans L'Usage du monde de Nicolas Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/linx.1889⟩</w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, pp.27-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/IG.155.0.3265674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulliver, chantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les Premiers livres de Claude Simon (1945-1954), 7, pp.77-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06477-0.p.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Devenir reflet, écho, courant d'air&amp;quot;. La plasticité de ON dans L'Usage du monde de Nicolas Bouvier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un style scénarique ? Le Journal du dehors d'Annie Ernaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Licorne, 98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de voix dans &amp;quot;Sous le soleil de Satan&amp;quot; de G. Bernanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 155, pp.27-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/IG.155.0.3265674⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 120 (1), pp.52-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/igram.2009.4012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vers un style scénarique ? Le Journal du dehors d'Annie Ernaux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La “syntaxe d’être” chez Renaud Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEMEION Travaux de sémiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.137-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de la dissonance dans Un balcon en forêt de Julien Gracq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13, pp.307-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de discours autres dans &amp;lt;i&amp;gt;Le Ravissement de Lol V. Stein&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108 (1), pp.41-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/igram.2006.3801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le grand incendie de Londres » de Jacques Roubaud, une autobiographie « canada-dry »?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte : revue de critique et de théorie littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39-40, pp.171-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chassé-croisé et hybridation générique : les journaux de Jean Malaquais, à la croisée des genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-dessus de la littérature&amp;quot;: l'écriture en quête du réel. Annie Ernaux, Journal du dehors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, La Licorne, 98</w:t>
+              <w:t xml:space="preserve">, 2005, Le Journal aux frontières de l'art, 72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...323 lines deleted...]
-                <w:t xml:space="preserve">« Le grand incendie de Londres » de Jacques Roubaud, une autobiographie « canada-dry »?</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de Claude Simon ou la parodie « en roue libre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte : revue de critique et de théorie littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 39-40, pp.171-187</w:t>
+              <w:t xml:space="preserve">, 2005, 37-38, pp.259-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Au-dessus de la littérature&amp;quot;: l'écriture en quête du réel. Annie Ernaux, Journal du dehors</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-dessus de la littérature”, l’écriture en quête du réel. Annie Ernaux, Journal du dehors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Le Journal aux frontières de l'art, 72</w:t>
+              <w:t xml:space="preserve">, 2005, 72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Au-dessus de la littérature”, l’écriture en quête du réel. Annie Ernaux, Journal du dehors</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux carrefours de l’image : le récit mémoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72</w:t>
+              <w:t xml:space="preserve">, 2004, 71, pp.15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Avant-propos : des mots pour le voir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1914,51 +1914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite phrase : vitesse, circulation, intermédialité, expressivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2455,51 +2455,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaune. Pour une littérature brute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,51 +2582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du colloque international « La Petite phrase, de Proust à Twitter. Percussion et répercussion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,51 +2683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En attendant Godot, Oh les beaux jours&amp;quot; de Samuel Beckett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,301 +2774,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Fictions du journal littéraire. Paul Léautaud, Jean Malaquais, Renaud Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 2004, Les Fictions du journal littéraire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images chez Claude Simon : des mots pour le voir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 71, 2004, La Licorne (Poitiers), ISSN 0398-9992, 2-7535-0047-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les fictions du journal littéraire : Paul Léautaud, Jean Malaquais, Renaud Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, 414, 2004, Histoire des idées et critique littéraire, ISSN 0073-2397, 2-600-00908-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réticence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 68, 2004, La Licorne (Poitiers), ISSN 0398-9992, 2-8684-7960-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027631v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-02158553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Écriture du labyrinthe</w:t>
               </w:r>
@@ -3630,51 +3630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voilà dans les discours littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3725,51 +3725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance d’un pont : une &amp;quot;chorégraphie de la collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3883,173 +3883,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mémoire de la langue, dynamique de l'écriture dans Le Tramway de Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Lise BLANC, Françoise MIGNON (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Simon - Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trabucaire, Presses Universitaires de Perpignan, p.83-89, 2015, Claude Simon - Rencontres</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre amplification et syncope: Pour vos cadeaux, une écriture modeste de l'Histoire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile NARJOUX, Geneviève SALVAN (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Langue de Jean Rouaud : "C'est mon art, ces miroitements de la langue"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, 2015, La Lnague de Jean Rouaud: "C'est mon art, ces miroitements de la langue"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521960v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02522020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique du dialogisme</w:t>
               </w:r>
@@ -4124,178 +4124,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe énonciatif de La Jalousie : un énonciateur sans sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roselyne de Villeneuve, Mathilde Vallespir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Styles, genres, auteurs. Charles d'Orléans, Montaigne, Racine, Crébillon, Aloysius Bertrand, Robbe-Grillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Presses de l'université Paris-Sorbonne, pp.231-245, 2010, Bibliothèque des styles, 978-2-84050-719-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La stylistique à l’épreuve des manuscrits : l’invention du Journal du dehors d’Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stylistiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.363-376, 2010, 978-2-7535-4704-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.40097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.40097⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03035119v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05493337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Camus, remarqueur mélancolique</w:t>
               </w:r>
@@ -4477,51 +4477,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la journée d’études « La vitesse à l’oeuvre – Écrire aujourd’hui »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4668,51 +4668,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC10076A"/>
+    <w:nsid w:val="B87E1DEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4899,51 +4899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-rannoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2718-1242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035235330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22280523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000040397875" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03169789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.167.0.3288986" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.163.0.3286953" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.159.0.3285406" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18437-9.p.0059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155397v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06477-0.p.0077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.155.0.3265674" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2009.4012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03031250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2006.3801" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03030542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03031226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1997.3708" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035993v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Larrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/linguistique-et-stylistique/897-la-langue-de-marie-helene-lafon-9782364415881.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaune" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/fran%C3%A7ois-beaune-pour-une-litt%C3%A9rature-brute/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522281v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10563-3.p.0081" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.177052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narjoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#252;rrenmatt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03038000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sarkonak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobert Col" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-rannoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2718-1242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035235330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22280523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000040397875" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03169789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.167.0.3288986" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.163.0.3286953" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.159.0.3285406" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155397v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1889" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18437-9.p.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.155.0.3265674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06477-0.p.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2009.4012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03031250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2006.3801" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03030542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03031226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.1997.3708" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035993v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Larrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/linguistique-et-stylistique/897-la-langue-de-marie-helene-lafon-9782364415881.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaune" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/fran%C3%A7ois-beaune-pour-une-litt%C3%A9rature-brute/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522281v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10563-3.p.0081" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.177052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narjoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#252;rrenmatt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03035119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40097" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03038000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Sarkonak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobert Col" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rass" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>