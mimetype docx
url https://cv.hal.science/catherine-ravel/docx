--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -208,1207 +208,1207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t>
+                <w:t xml:space="preserve">Plant proteins for human and environmental health: knowledge, barriers, and levers for their development, a case study in France. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Zhour</w:t>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Patrick Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (4), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01034-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418303v1</w:t>
+                <w:t xml:space="preserve">hal-05197858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant proteins for human and environmental health: knowledge, barriers, and levers for their development, a case study in France. A review</w:t>
+                <w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Carré</w:t>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (4), pp.42. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01034-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197858v1</w:t>
+                <w:t xml:space="preserve">hal-05418303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different wheat loci are associated to heritable free asparagine content in grain grown under different water and nitrogen availability</w:t>
+                <w:t xml:space="preserve">Peptidomics analysis of in vitro digested wheat breads: Effect of genotype and environment on protein digestibility and release of celiac disease and wheat allergy related epitopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cassan</w:t>
+                <w:t xml:space="preserve">Angéla Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+                <w:t xml:space="preserve">Utpal Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137 (2), pp.46. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 448, pp.139148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04551-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.139148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461297v1</w:t>
+                <w:t xml:space="preserve">hal-04581731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidomics analysis of in vitro digested wheat breads: Effect of genotype and environment on protein digestibility and release of celiac disease and wheat allergy related epitopes</w:t>
+                <w:t xml:space="preserve">Different wheat loci are associated to heritable free asparagine content in grain grown under different water and nitrogen availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéla Juhász</w:t>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utpal Bose</w:t>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sayd</w:t>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 448, pp.139148. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (2), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.139148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04551-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581731v1</w:t>
+                <w:t xml:space="preserve">hal-04461297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage protein activator controls grain protein accumulation in bread wheat in a nitrogen dependent manner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bread wheat (T. aestivum) variability: Phenotypic and genotypic data from 75 varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Plessis</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Risacher</w:t>
+                <w:t xml:space="preserve">Sandrine Bagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Duchateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Michaël Benigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49139-5⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.108807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372143v1</w:t>
+                <w:t xml:space="preserve">hal-04027932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur in determining seed protein composition: present understanding of its interaction with abiotic stresses and future directions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Améliorer le blé pour limiter les intolérances au gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad098⟩</w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.576-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mmm.2023.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157889v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat DOF transcription factors TaSAD and WPBF regulate glutenin gene expression in cooperation with SPA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Storage protein activator controls grain protein accumulation in bread wheat in a nitrogen dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Risacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0287645⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.22736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49139-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140811v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread wheat (T. aestivum) variability: Phenotypic and genotypic data from 75 varieties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Sulfur in determining seed protein composition: present understanding of its interaction with abiotic stresses and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Benigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108807⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (11), pp.3276-3285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04027932v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer le blé pour limiter les intolérances au gluten</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Wheat DOF transcription factors TaSAD and WPBF regulate glutenin gene expression in cooperation with SPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Merlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (7), pp.576-581. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (6), pp.e0287645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mmm.2023.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0287645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304269v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in bread protein digestibility traced to wheat cultivar traits</w:t>
               </w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibille Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 105, pp.13-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1911,826 +1911,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering carbohydrate metabolism during wheat grain development via integrated transcriptome and proteome dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayesha Tahir</w:t>
+                <w:t xml:space="preserve">Victor Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Kang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Romeuf</w:t>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11033-020-05634-w⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (2), pp.501-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904006v1</w:t>
+                <w:t xml:space="preserve">hal-02553742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP markers for early identification of high molecular weight glutenin subunits (HMW-GSs) in bread wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Deciphering carbohydrate metabolism during wheat grain development via integrated transcriptome and proteome dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayesha Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ranoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Isabelle Romeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133 (3), pp.751-770. </w:t>
+              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (7), pp.5439-5449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03505-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11033-020-05634-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02528930v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economical optimization of a breeding scheme by selective phenotyping of the calibration set in a multi-trait context: application to bread making quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SNP markers for early identification of high molecular weight glutenin subunits (HMW-GSs) in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben-Sadoun</w:t>
+                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Rolland</w:t>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 133 (7), pp.2197-2212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-020-03590-4⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 133 (3), pp.751-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03505-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553534v1</w:t>
+                <w:t xml:space="preserve">hal-02528930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Economical optimization of a breeding scheme by selective phenotyping of the calibration set in a multi-trait context: application to bread making quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben-Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Hatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">François-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+                <w:t xml:space="preserve">B. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 183 (2), pp.501-516. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (7), pp.2197-2212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-020-03590-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553742v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bZIP transcription factor SPA Heterodimerizing Protein represses glutenin synthesis in Triticum aestivum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten. 2. Les polymères des gluténines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Merlino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Meleard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622847v1</w:t>
+                <w:t xml:space="preserve">hal-02619161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten. 2. Les polymères des gluténines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Rhazi</w:t>
+                <w:t xml:space="preserve">The bZIP transcription factor SPA Heterodimerizing Protein represses glutenin synthesis in Triticum aestivum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Meleard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
+                <w:t xml:space="preserve">M. M. Merlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (5), pp.858-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619161v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis, expansion and expression of the NAC family under drought and heat stresses in bread wheat (T. aestivum L.)</w:t>
               </w:r>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2844,377 +2844,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gluten-free diet in French adults without coeliac disease: sociodemographic characteristics, motives and dietary profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic Data Integration Highlights Central Actors Involved in Einkorn (Triticum monococcum ssp. monococcum) Grain Filling in Relation to Grain Storage Protein Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Perrin</w:t>
+                <w:t xml:space="preserve">Marlene Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114519001053⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981960v1</w:t>
+                <w:t xml:space="preserve">hal-02323440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Data Integration Highlights Central Actors Involved in Einkorn (Triticum monococcum ssp. monococcum) Grain Filling in Relation to Grain Storage Protein Composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+                <w:t xml:space="preserve">Gluten-free diet in French adults without coeliac disease: sociodemographic characteristics, motives and dietary profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Davanture</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Alvarez</w:t>
+                <w:t xml:space="preserve">Camille Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (2), pp.231-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114519001053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323440v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten : 1. L’abondance du gluten et la diversité des prolamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Meleard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 211, pp.34-37</w:t>
@@ -3237,338 +3237,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain subproteome responses to nitrogen and sulfur supply in diploid wheat Triticum monococcum ssp. monococcum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Wheat glutenin: The &amp;quot;tail&amp;quot; of the 1By protein subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio D Nunes-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Boudet</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L Capelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13615⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602778v1</w:t>
+                <w:t xml:space="preserve">hal-01607741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat glutenin: The &amp;quot;tail&amp;quot; of the 1By protein subunits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Grain subproteome responses to nitrogen and sulfur supply in diploid wheat Triticum monococcum ssp. monococcum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José L Capelo</w:t>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 169, </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (5), pp.894-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607741v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR screening for the high-throughput determination of genotype and environmental effects on the content of asparagine in wheat grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia I. Corol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Rakszegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3639,1201 +3639,1201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional and metabolic alternations rebalance wheat grain storage protein accumulation under variable nitrogen and sulfur supply</w:t>
+                <w:t xml:space="preserve">RulNet: A Web-Oriented Platform for Regulatory Network Inference, Application to Wheat –Omics Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12881⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042399v1</w:t>
+                <w:t xml:space="preserve">hal-01260267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of NAM-A1 Natural Variants in Bread Wheat Reveals Differences in Haplotype Distribution between a Worldwide Core Collection and European Elite Germplasm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional and metabolic alternations rebalance wheat grain storage protein accumulation under variable nitrogen and sulfur supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cormier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Magalie Leveugle</w:t>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy5020143⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (2), pp.326-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244507v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RulNet: A Web-Oriented Platform for Regulatory Network Inference, Application to Wheat –Omics Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Detection of NAM-A1 Natural Variants in Bread Wheat Reveals Differences in Haplotype Distribution between a Worldwide Core Collection and European Elite Germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Throude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gouriou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+                <w:t xml:space="preserve">Magalie Leveugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (5), pp.20. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.143-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy5020143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260267v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved cis-regulatory modules in promoters of genes encoding wheat high-molecular-weight glutenin subunits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Predictions of heading date in bread wheat (Triticum aestivum L.) using QTL-based parameters of an ecophysiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Boudet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00621⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (20), pp.5849 - 5865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636796v1</w:t>
+                <w:t xml:space="preserve">hal-02632186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of heading date in bread wheat (Triticum aestivum L.) using QTL-based parameters of an ecophysiological model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conserved cis-regulatory modules in promoters of genes encoding wheat high-molecular-weight glutenin subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paux</w:t>
+                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (20), pp.5849 - 5865. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632186v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong presence of the high grain protein content allele of NAM-B1 in Fennoscandian wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic regions associated with the nitrogen limitation response revealed in a global wheat core collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny J. Hagenblad</w:t>
+                <w:t xml:space="preserve">J. P. J. P. Jaubertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linnéa L. Asplund</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">B. B. Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matti W. M. W. Leino</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier O. Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 125 (8), pp.1677-1686. </w:t>
+              <w:t xml:space="preserve">, 2013, 126 (3), pp.805 - 822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-1943-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-2019-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964452v1</w:t>
+                <w:t xml:space="preserve">hal-00964316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dbWFA: a web-based database for functional annotation of Triticum aestivum transcripts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong presence of the high grain protein content allele of NAM-B1 in Fennoscandian wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Jenny J. Hagenblad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linnéa L. Asplund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti W. M. W. Leino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/bat014⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (8), pp.1677-1686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-1943-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964169v1</w:t>
+                <w:t xml:space="preserve">hal-00964452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the yellow pigment content of bread wheat flour by selecting the three homoeologous copies of Psy1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">dbWFA: a web-based database for functional annotation of Triticum aestivum transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Joseph</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-012-9772-1⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/bat014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964462v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteogenomic Characterization of Novel x-Type High Molecular Weight Glutenin Subunit 1Ax1.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel M. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (3), pp.5650 - 5667. </w:t>
@@ -4865,1405 +4865,1405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association study of wheat grain protein composition reveals that gliadin and glutenin composition are trans-regulated by different chromosome regions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Improving the yellow pigment content of bread wheat flour by selecting the three homoeologous copies of Psy1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert188⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-012-9772-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964453v1</w:t>
+                <w:t xml:space="preserve">hal-00964462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic regions associated with the nitrogen limitation response revealed in a global wheat core collection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Association study of wheat grain protein composition reveals that gliadin and glutenin composition are trans-regulated by different chromosome regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (12), pp.3627-3644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-2019-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00964316v1</w:t>
+                <w:t xml:space="preserve">hal-00964453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of the TaGW2 gene by RNA interference results in decreased grain size and weight in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité génétique et environnementale de la teneur des blés en nutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie J. Bednarek</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers249⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/mbsh-gg39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964409v1</w:t>
+                <w:t xml:space="preserve">hal-00964458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Genotype and Environment on the Contents of Betaine, Choline, and Trigonelline in Cereal Grains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Down-regulation of the TaGW2 gene by RNA interference results in decreased grain size and weight in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia A. Boulaflous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia-Irina D.-I. Corol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Caroline C. Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf3008794⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (16), pp.5945 - 5955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964345v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association analysis to identify chromosomal regions determining components of earliness in wheat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effects of Genotype and Environment on the Contents of Betaine, Choline, and Trigonelline in Cereal Grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia-Irina D.-I. Corol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariann M. Raksegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. S. Faure</w:t>
+                <w:t xml:space="preserve">Zoltan Z. Bedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1732-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (21), pp.5471 - 5481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf3008794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964255v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique et environnementale de la teneur des blés en nutriments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Genome-wide association analysis to identify chromosomal regions determining components of earliness in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (3), pp.597 - 611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1732-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/mbsh-gg39⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964458v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype and Environment Effects on the Contents of Vitamins B1, B2, B3,and B6 in Wheat Grain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of a global wheat core collection for association analysis of flour and dough quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakszegi Mariann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Annie A. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf202762b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (1), pp.137 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189732v1</w:t>
+                <w:t xml:space="preserve">hal-00964127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthesis date mainly explained correlations between post-anthesis leaf senescence, grain yield, and grain protein concentration in a winter wheat population segregating for flowering time QTLs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+                <w:t xml:space="preserve">Variation in crossover rates across a 3-Mb contig of bread wheat (Triticum aestivum) reveals the presence of a meiotic recombination hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Jourdan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
+                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (2), pp.185 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00412-010-0302-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/err061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964410v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in crossover rates across a 3-Mb contig of bread wheat (Triticum aestivum) reveals the presence of a meiotic recombination hotspot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthesis date mainly explained correlations between post-anthesis leaf senescence, grain yield, and grain protein concentration in a winter wheat population segregating for flowering time QTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+                <w:t xml:space="preserve">Matthieu M. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien S. Faure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00412-010-0302-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (10), pp.3621 - 3636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964315v1</w:t>
+                <w:t xml:space="preserve">hal-00964410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a global wheat core collection for association analysis of flour and dough quality traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Genotype and Environment Effects on the Contents of Vitamins B1, B2, B3,and B6 in Wheat Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakszegi Mariann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedo Zoltan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R. Shewry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (19), pp.10564 - 10571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf202762b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964127v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HEALTHGRAIN Wheat Diversity Screen: Effects of Genotype and Environment on Phytochemicals and Dietary Fiber Components</w:t>
+                <w:t xml:space="preserve">Effects of Genotype and Environment on the Content and Composition of Phytochemicals and Dietary Fiber Components in Rye in the HEALTHGRAIN Diversity Screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Shewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieno Piironen</w:t>
@@ -6302,102 +6302,102 @@
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Kariluoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58 (17), pp.9291-9298. </w:t>
+              <w:t xml:space="preserve">, 2010, 58 (17), pp.9372-9383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf100039b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf100053d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189509v1</w:t>
+                <w:t xml:space="preserve">hal-01189497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Genotype and Environment on the Content and Composition of Phytochemicals and Dietary Fiber Components in Rye in the HEALTHGRAIN Diversity Screen</w:t>
+                <w:t xml:space="preserve">The HEALTHGRAIN Wheat Diversity Screen: Effects of Genotype and Environment on Phytochemicals and Dietary Fiber Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Shewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieno Piironen</w:t>
@@ -6436,78 +6436,78 @@
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Kariluoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58 (17), pp.9372-9383. </w:t>
+              <w:t xml:space="preserve">, 2010, 58 (17), pp.9291-9298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf100053d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf100039b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189497v1</w:t>
+                <w:t xml:space="preserve">hal-01189509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">wDBTF: an integrated database resource for studying wheat transcription factor families</w:t>
               </w:r>
@@ -6519,64 +6519,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Romeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6653,51 +6653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Exbrayat-Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6761,90 +6761,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide Polymorphism in the Wheat Transcriptional Activator Spa Influences Its Pattern of Expression and Has Pleiotropic Effects on Grain Protein Composition, Dough Viscoelasticity, and Grain Hardness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Romeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6908,77 +6908,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative genetic study for elucidating the contribution of glutamine synthetase, glutamate dehydrogenase and other nitrogen-related physiological traits to the agronomic performance of common wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Pageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7054,64 +7054,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High level of conservation between genes coding for the GAMYB transcription factor in barley (Hordeum vulgare L.) and bread wheat (Triticum aestivum L.) collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grit G. Haseneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7188,90 +7188,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance of the number and thickness of cell layers in barley aleurone tissue (Hordeum vulgare L.): an approach using F2-F3 progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien B. Laubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 116 (7), pp.991-1002. </w:t>
@@ -7449,1301 +7449,1301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA sequence polymorphisms and their application to bread wheat quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">A worldwide bread wheat core collection arrayed in a 384-well plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Praud</w:t>
+                <w:t xml:space="preserve">Valérie V. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Giancola</w:t>
+                <w:t xml:space="preserve">Pjotr P. Strelchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Exbrayat-Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-006-9288-z⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 114 (7), pp.1265-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-007-0517-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189423v1</w:t>
+                <w:t xml:space="preserve">hal-00964182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Neotyphodium endophyte species from the grass tribes Stipeae and Meliceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA sequence polymorphisms and their application to bread wheat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina D. C. D. Moon</w:t>
+                <w:t xml:space="preserve">Philippe Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Guillaumin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kelly D. K. D. Craven</w:t>
+                <w:t xml:space="preserve">Sandra Giancola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3852/mycologia.99.6.895⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 158 (3), pp.331-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-006-9288-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964461v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A worldwide bread wheat core collection arrayed in a 384-well plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">New Neotyphodium endophyte species from the grass tribes Stipeae and Meliceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina D. C. D. Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie V. Roussel</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pjotr P. Strelchenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Chunjie C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly D. K. D. Craven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-007-0517-1⟩</w:t>
+              <w:t xml:space="preserve">Mycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (6), pp.895-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3852/mycologia.99.6.895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964182v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling environmental and genetic relationships between grain yield and nitrogen concentration for wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-nucleotide polymorphism frequency in a set of selected lines of bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugeniu Triboi</w:t>
+                <w:t xml:space="preserve">Alain Murigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martres</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Sapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2006.04.004⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (9), pp.1131-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/G06-067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189203v1</w:t>
+                <w:t xml:space="preserve">hal-01189248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of glu-B1-1 as a candidate gene for the quantity of high-molecular-weight glutenin in bread wheat (Triticum aestivum L.) by means of an association study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Unravelling environmental and genetic relationships between grain yield and nitrogen concentration for wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeniu Triboi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Murigneux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Triboi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (2), pp.108-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2006.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-005-0178-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189201v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferable bread wheat EST-SSRs can be useful for phylogenetic studies among the Triticeae species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Identification of glu-B1-1 as a candidate gene for the quantity of high-molecular-weight glutenin in bread wheat (Triticum aestivum L.) by means of an association study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Murigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 113 (3), pp.407-418. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0304-4⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 112 (4), pp.738-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-005-0178-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964330v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single nucleotide polymorphism, genetic mapping, and expression of genes coding for the DOF wheat prolamin-box binding factor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Transferable bread wheat EST-SSRs can be useful for phylogenetic studies among the Triticeae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 113 (3), pp.407-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0304-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10142-006-0022-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189205v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types and rates of sequence evolution at the high-molecular-weight glutenin locus in hexaploid wheat and its ancestral genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Curt C. Crossman</w:t>
+                <w:t xml:space="preserve">Single nucleotide polymorphism, genetic mapping, and expression of genes coding for the DOF wheat prolamin-box binding factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ila Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.106.060756⟩</w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (4), pp.310-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-006-0022-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964162v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-nucleotide polymorphism frequency in a set of selected lines of bread wheat (Triticum aestivum L.)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+                <w:t xml:space="preserve">Types and rates of sequence evolution at the high-molecular-weight glutenin locus in hexaploid wheat and its ancestral genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Qiang Y. Q. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devin D. Coleman-Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Sapet</w:t>
+                <w:t xml:space="preserve">Curt C. Crossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 49 (9), pp.1131-1139. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 174 (3), pp.1493-1504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/G06-067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.106.060756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189248v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colocation between a gene encoding the bZip factor SPA and an eQTL for a high-molecular-weight glutenin subunit in wheat ( Triticum aestivum )</w:t>
               </w:r>
@@ -8755,51 +8755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Torney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8991,381 +8991,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxidase activity of perennial ryegrass and tall fescue seedlings artificially infected with endophytes</w:t>
+                <w:t xml:space="preserve">Creation of stable associations between perennial ryegrass or tall fescue and fungal endophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Naffaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 19 (7), pp.611-619</w:t>
+              <w:t xml:space="preserve">, 1999, 19 (2), pp.133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885956v1</w:t>
+                <w:t xml:space="preserve">hal-00885921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of yield and persistence of perennial ryegrass inoculated with one endophyte isolate in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Peroxidase activity of perennial ryegrass and tall fescue seedlings artificially infected with endophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Naffaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Guillaumin</w:t>
+                <w:t xml:space="preserve">Nicole Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 19 (7), pp.635-344</w:t>
+              <w:t xml:space="preserve">, 1999, 19 (7), pp.611-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885958v1</w:t>
+                <w:t xml:space="preserve">hal-00885956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of stable associations between perennial ryegrass or tall fescue and fungal endophytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Naffaa</w:t>
+                <w:t xml:space="preserve">Enhancement of yield and persistence of perennial ryegrass inoculated with one endophyte isolate in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Astier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Guillaumin</w:t>
+                <w:t xml:space="preserve">Jean Jacques Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 19 (2), pp.133-144</w:t>
+              <w:t xml:space="preserve">, 1999, 19 (7), pp.635-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885921v1</w:t>
+                <w:t xml:space="preserve">hal-00885958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected response to selection in synthetic populations of perennial ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 107, pp.148-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9382,1838 +9382,1838 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du champ à l’assiette : enjeu de la qualité des protéines du blé</w:t>
+                <w:t xml:space="preserve">Comprendre les effets du réchauffement climatique sur le grain de blé en vue d'améliorer la stabilité de la qualité boulangère des récoltes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Laïla Rodrigues de Araujo Alves Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Vancostenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention de l'Association Nationale de la Meunerie Française 2025 " Les entreprises de la meunerie vers un futur bas carbone"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANMF, Jun 2025, Paris, France. pp.16</w:t>
+              <w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125744v1</w:t>
+                <w:t xml:space="preserve">hal-05391271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">métaprogramme SYALSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité de Pilotage du métaprogramme SYALSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYALSA, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF CLIMATE CHANGES ON WHEAT NEAR-ISOGENIC LINES DIFFERING BY HARDNESS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Serie</w:t>
+                <w:t xml:space="preserve">Du champ à l’assiette : enjeu de la qualité des protéines du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Réau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Young Cereal Scientists and Technologists Workshop (EYCSTW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Convention de l'Association Nationale de la Meunerie Française 2025 " Les entreprises de la meunerie vers un futur bas carbone"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANMF, Jun 2025, Paris, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051983v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">IMPACT OF CLIMATE CHANGES ON WHEAT NEAR-ISOGENIC LINES DIFFERING BY HARDNESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Serie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Maraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">22. European Young Cereal Scientists and Technologists Workshop (EYCSTW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391178v1</w:t>
+                <w:t xml:space="preserve">hal-05051983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau de SNPs impliqué dans la composition des protéines de réserve du grain chez le blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition du colloque Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les effets du réchauffement climatique sur le grain de blé en vue d'améliorer la stabilité de la qualité boulangère des récoltes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Alvarez</w:t>
+                <w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Nov 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391271v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlutN: une approche translationnelle de la plante au patient centrée sur la sensibilité au blé (gluten)non-coeliaque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Functional Allele of the NAM-B1 Gene to Increase the Wheat Grain Protein Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Novales</w:t>
+                <w:t xml:space="preserve">Manon Lardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque médical de l’AFDIAG (Association Française des Intolérants Au Gluten)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFDIAG, Jan 2024, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">17. International Cereal and Bread Congress (ICBC24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866414v1</w:t>
+                <w:t xml:space="preserve">hal-04816849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for a peptide signature to distinguish high and low-digestible genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+                <w:t xml:space="preserve">GlutN: une approche translationnelle de la plante au patient centrée sur la sensibilité au blé (gluten)non-coeliaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Juhasz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ICC international Cereal and Bread Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAe; ICC, Apr 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Colloque médical de l’AFDIAG (Association Française des Intolérants Au Gluten)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDIAG, Jan 2024, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626690v1</w:t>
+                <w:t xml:space="preserve">hal-04866414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for wheat varieties resistant to heat stress and with stable bread-making quality</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Looking for a peptide signature to distinguish high and low-digestible genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Juhasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utpal Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Cereal and Bread Congress (ICBC24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">17th ICC international Cereal and Bread Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAe; ICC, Apr 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666968v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des produits des plantes pour la santé humaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Searching for wheat varieties resistant to heat stress and with stable bread-making quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Département BAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Verneuil-sur-Avre, France</w:t>
+              <w:t xml:space="preserve">17. International Cereal and Bread Congress (ICBC24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242368v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RémoBlé : améliorer la remobilisation de l’azote pour augmenter la concentration en protéines du blé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Qualité des produits des plantes pour la santé humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontre Scientifique du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, semae-FSOV, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Département BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Verneuil-sur-Avre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798596v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Functional Allele of the NAM-B1 Gene to Increase the Wheat Grain Protein Concentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">RémoBlé : améliorer la remobilisation de l’azote pour augmenter la concentration en protéines du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Cereal and Bread Congress (ICBC24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">9. Rencontre Scientifique du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, semae-FSOV, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816849v1</w:t>
+                <w:t xml:space="preserve">hal-04798596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlutN: GlutN: A translational approach from plant to patient to improve knowledge on non-coeliac gluten/wheat sensitivity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Novales</w:t>
+                <w:t xml:space="preserve">Caractérisation des individus excluant le gluten : facteurs socio-démographiques, apports nutritionnels et profils alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Chanteranne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Gluten Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303039v1</w:t>
+                <w:t xml:space="preserve">hal-04867478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des individus excluant le gluten : facteurs socio-démographiques, apports nutritionnels et profils alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Une approche translationnelle pour avancer sur la sensibilité au gluten (blé) non cœliaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867478v1</w:t>
+                <w:t xml:space="preserve">hal-04866600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche translationnelle pour avancer sur la sensibilité au gluten (blé) non cœliaque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">GlutN: GlutN: A translational approach from plant to patient to improve knowledge on non-coeliac gluten/wheat sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurine Martin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
+                <w:t xml:space="preserve">Brigitte Chanteranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">XIV International Gluten Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866600v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier intitulé : GlutN : Sensibilité au gluten non cœliaque : approche translationnelle du blé au patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloys Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11238,103 +11238,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat DOF transcription factor TaSAD and WPBF regulate glutenin gene expression in cooperation with SPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Merlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Gluten Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Wheat initiative, Jun 2023, Madrid, Spain</w:t>
@@ -11363,77 +11363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des biotechnologies végétales pour limiter certaines intolérances au blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque de l’AFBV.Biotechnologies végétales et biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFBV, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11484,51 +11484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Journées Techniques des Industries Céréalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11547,359 +11547,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlutNSafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Benigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème rencontre scientifique du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fonds de soutien à l'obtention végétale, May 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677157v1</w:t>
+                <w:t xml:space="preserve">hal-04867779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle variabilité pour la protéolyse du pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72 ème JTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEMIC, Oct 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">GlutNSafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, En visioconférence, France</w:t>
+              <w:t xml:space="preserve">8ème rencontre scientifique du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fonds de soutien à l'obtention végétale, May 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867779v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gluten: faisons le point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Portes Ouvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, May 2022, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11937,51 +11937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du changement climatique sur la concentration et la composition en protéines du grain de blé tendre - Perspectives pour la sélection variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71ème Journées Techniques des Industries Céréalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEMIC, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12006,90 +12006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic and peptidomic tools combined with immuno-chemistry to analyze in vitro gastrointestinal digestibility of bread wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibille Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12144,77 +12144,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de données pour caractériser la digestibilité des protéines du pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Benigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12256,64 +12256,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels caractères améliorer pour un gluten plus digeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème 2020 : biennales de l’innovation céréalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis - Institut du végétal, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12332,2412 +12332,2412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread-making quality predictions of multi-trait assisted genomic selection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovations scientifiques autour de la problématique du gluten.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Wheat Congress; Wheat inititive, Jul 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">Salon International de l’Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942672v1</w:t>
+                <w:t xml:space="preserve">hal-04871154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data integration to identify key metabolic proteins involved in wheat storage synthesis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du stress hydrique sur la qualité du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">Journées EA Qualité des fruits et des grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867848v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blé, santé et sélection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bread-making quality predictions: multi-trait assisted genomic selection in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème International Celiac Disease symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867881v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du stress hydrique sur la qualité du blé</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">[B-Dul] Blé Durable de Qualité : Sélection de blés productifs de qualité sous contrainte de nutrition azotée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Goudemand-Dugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemeunier Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées EA Qualité des fruits et des grains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7. Rencontre scientifiques du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSOV, Mar 2019, Paris, France. 104 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772683v1</w:t>
+                <w:t xml:space="preserve">hal-02932061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread-making quality predictions: multi-trait assisted genomic selection in bread wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Bread-making quality predictions of multi-trait assisted genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
+              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Wheat Congress; Wheat inititive, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289536v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[B-Dul] Blé Durable de Qualité : Sélection de blés productifs de qualité sous contrainte de nutrition azotée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blé, santé et sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontre scientifiques du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSOV, Mar 2019, Paris, France. 104 p</w:t>
+              <w:t xml:space="preserve">18ème International Celiac Disease symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932061v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations scientifiques autour de la problématique du gluten.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Data integration to identify key metabolic proteins involved in wheat storage synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l’Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871154v1</w:t>
+                <w:t xml:space="preserve">hal-04867848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid identification of high-molecular-weight glutenin subunits by SNP markers to breed for high quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Grain protein concentration and composition from a bread wheat perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Durum wheat quality the 2020’s: genomics and management for a sustainable durum wheat nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Foggia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340501v1</w:t>
+                <w:t xml:space="preserve">hal-02293537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet GlutN : comprendre la sensibilité au gluten et proposer des produits adaptés à base de blé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Following the c-terminomics of wheat storage proteins– a new quality field to explore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L Capelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire technique Céréales Vallée. Gluten Mieux le connaitre pour (ré)agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céréales Vallée., Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">13. International Gluten Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293561v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche variétale pour une meilleure tolérance au gluten</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Rapid identification of high-molecular-weight glutenin subunits by SNP markers to breed for high quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire technique Céréales Vallée. Gluten Mieux le connaitre pour (ré)agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céréales Vallée., Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289537v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic data integration to highlight central actors involved in einkorn grain filling in relation to quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Projet GlutN : comprendre la sensibilité au gluten et proposer des produits adaptés à base de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Plant Proteomics Organization World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Italienne des Sciences de la Vie (FISSV)., Sep 2018, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire technique Céréales Vallée. Gluten Mieux le connaitre pour (ré)agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céréales Vallée., Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293577v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche variétale pour une meilleure tolérance au gluten</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Proteomic data integration to highlight central actors involved in einkorn grain filling in relation to quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire technique Céréales Vallée. Gluten, Mieux le connaitre pour (ré)agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céréales Vallée Nutravita., Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">3. International Plant Proteomics Organization World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Italienne des Sciences de la Vie (FISSV)., Sep 2018, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293543v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using c-terminomics of grain storage proteins to explore wheat quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">La recherche variétale pour une meilleure tolérance au gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FA1306 final meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COST FA 1306., Mar 2018, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire technique Céréales Vallée. Gluten, Mieux le connaitre pour (ré)agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céréales Vallée Nutravita., Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293539v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer le blé pour une alimentation durable</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using c-terminomics of grain storage proteins to explore wheat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Capelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Association des Sélectionneurs Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). Paris, FRA., Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">COST FA1306 final meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST FA 1306., Mar 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285615v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following the c-terminomics of wheat storage proteins– a new quality field to explore</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Améliorer le blé pour une alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Gluten Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Association des Sélectionneurs Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). Paris, FRA., Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310111v1</w:t>
+                <w:t xml:space="preserve">hal-02285615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain protein concentration and composition from a bread wheat perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Moduler les protéines de réserve du blé tendre par la sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Durum wheat quality the 2020’s: genomics and management for a sustainable durum wheat nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Foggia, Italy</w:t>
+              <w:t xml:space="preserve">Association Internationale du Pain Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale du Pain Français., Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293537v1</w:t>
+                <w:t xml:space="preserve">hal-02293550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et caractérisation fonctionnelle de SPA Heterodimerizing Protein, nouveau régulateur bZIP de la synthèse des gluténines chez le blé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. M. Merlino</w:t>
+                <w:t xml:space="preserve">Recherche d’interactions protéines-protéines par une approche protéomique : Développement méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Plessis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340477v1</w:t>
+                <w:t xml:space="preserve">hal-02310115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GlutNsafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d’interactions protéines-protéines par une approche protéomique : Développement méthodologique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification et caractérisation fonctionnelle de SPA Heterodimerizing Protein, nouveau régulateur bZIP de la synthèse des gluténines chez le blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Merlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310115v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moduler les protéines de réserve du blé tendre par la sélection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recherche de protéines régulant le facteur de transcription SHP impliqué dans la synthèse des protéines de réserve chez le blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Merlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale du Pain Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale du Pain Français., Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Colloque du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293550v1</w:t>
+                <w:t xml:space="preserve">hal-02310117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de protéines régulant le facteur de transcription SHP impliqué dans la synthèse des protéines de réserve chez le blé tendre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quoi de neuf en qualité blé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée Association Sélectionneurs Français section Céréales à Paille, Débouchés alimentaires et non-alimentaires des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sélectionneurs Français., May 2016, Pomacle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310117v1</w:t>
+                <w:t xml:space="preserve">hal-02299632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of “omics” data provides tools for understanding effects of variable nitrogen (N) and sulphur (S) supply during wheat grain development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Les problèmes de santé induits par les protéines du gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Branlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FA1306 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journée Association Sélectionneurs Français section Céréales à Paille, Débouchés alimentaires et non-alimentaires des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sélectionneurs Français., May 2016, Pomacle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340464v1</w:t>
+                <w:t xml:space="preserve">hal-02306174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes de santé induits par les protéines du gluten</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Integration of “omics” data provides tools for understanding effects of variable nitrogen (N) and sulphur (S) supply during wheat grain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Association Sélectionneurs Français section Céréales à Paille, Débouchés alimentaires et non-alimentaires des Céréales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Sélectionneurs Français., May 2016, Pomacle, France</w:t>
+              <w:t xml:space="preserve">COST FA1306 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306174v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How einkorn (Triticum monoccocum) deals with variable nitrogen (N) and sulphur (S) supply during grain development? Exploration through proteome investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Plant Proteomics Organization World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t>
@@ -14779,77 +14779,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL analyses for nitrogen use and grain protein in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14885,264 +14885,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf en qualité blé ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts de la surexpression du gène codant le facteur de transcription GAMYB sur la synthèse des protéines de réserve chez le blé tendre (Triticum aestivum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Association Sélectionneurs Français section Céréales à Paille, Débouchés alimentaires et non-alimentaires des Céréales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Sélectionneurs Français., May 2016, Pomacle, France</w:t>
+              <w:t xml:space="preserve">5. Colloque du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299632v1</w:t>
+                <w:t xml:space="preserve">hal-02340480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la surexpression du gène codant le facteur de transcription GAMYB sur la synthèse des protéines de réserve chez le blé tendre (Triticum aestivum)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Blanc</w:t>
+                <w:t xml:space="preserve">Evidence of post-translational cleavage at the C-terminal domain of the 1By high molecular weight subunits of wheat glutenin (HMW-GS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L Capelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340480v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la qualité du blé dur par introgression de gluténines de haut poids moléculaire du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dusautoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15204,538 +15260,413 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of post-translational cleavage at the C-terminal domain of the 1By high molecular weight subunits of wheat glutenin (HMW-GS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerard Branlard</w:t>
+                <w:t xml:space="preserve">Peut-on prédire la composition de la farine du blé?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selver Babi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Giang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque du Réseau Français de Biologie des Graines</w:t>
+              <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340457v1</w:t>
+                <w:t xml:space="preserve">hal-02299641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on prédire la composition de la farine du blé?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bordes</w:t>
+                <w:t xml:space="preserve">The complex regulation of wheat grain storage protein synthesis unraveled through GWAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boussicut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">EUCARPIA Cereal Section &amp; ITMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Wernigerode, Germany. 359 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299641v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex regulation of wheat grain storage protein synthesis unraveled through GWAS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Unravelling environmental and genetic relationships between grain yield and nitrogen concentration for wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeniu E. Triboi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...110 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Triboi-Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Modelling Quality Traits and Their Genetic Variability for Wheat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2006.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15745,216 +15676,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition du colloque Graines 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation multi-environnementale de blé tendre « exotique » -prédictions génomiques GxE et génétique d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Blancon</w:t>
+                <w:t xml:space="preserve">Jonathan Kitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15973,448 +15904,448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 ème rencontre scientifiques du FSOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur des lignées de blé quasi-isogéniques pour la dureté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Serie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Journées Techniques des Industries Céréalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'impact du changement climatique sur les caractéristiques et le comportement au fractionnement de blés quasi-isogéniques pour la dureté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Serie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Graines 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS A DIAGNOSIS OF NON-CELIAC GLUTEN SENSITIVITY: the contribution of metabolomics for monitoring metabolites produced by in vitro digestates of bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélany Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GlutNsafe : « Vers la sélection de variétés de blés au gluten plus digestible ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16473,488 +16404,488 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème rencontre scientifique du FSOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, PARIS, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of SAD, a DOF transcriptional regulator of glutenin synthesis in wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Proteomic and peptidomic tools combined with immuno-chemistry to analyze in vitro gastrointestinal digestibility of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès du Réseau Français de Biologie des Graines, Graine 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">InPPO International Plant Proteomics Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Winnipeg (CAN), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720039v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser l’effet de l’allèle fonctionnel du gène NAM-B1 pour augmenter la concentration en protéines du grain de blé tendre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esther Rodriguez de Haro</w:t>
+                <w:t xml:space="preserve">Functional characterization of SAD, a DOF transcriptional regulator of glutenin synthesis in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Merlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque National du Réseau Français de Biologie des Graines</w:t>
+              <w:t xml:space="preserve">8. Congrès du Réseau Français de Biologie des Graines, Graine 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785618v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic and peptidomic tools combined with immuno-chemistry to analyze in vitro gastrointestinal digestibility of bread wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sayd</w:t>
+                <w:t xml:space="preserve">Caractériser l’effet de l’allèle fonctionnel du gène NAM-B1 pour augmenter la concentration en protéines du grain de blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rougeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Amélie Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Perrochon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Brossard</w:t>
+                <w:t xml:space="preserve">Esther Rodriguez de Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InPPO International Plant Proteomics Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Winnipeg (CAN), Canada</w:t>
+              <w:t xml:space="preserve">8. Colloque National du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817394v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more friendly gluten.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Benigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16973,691 +16904,691 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Wheat Congress-IWC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could storage protein composition be modified by acting at the transcriptional level?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès du réseau français de biologie des graines - Graine 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPA Heterodimerizing Protein, a bZIP transcription factor, represses glutenin synthesis in Triticum aestivum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic changes occuring in einkorn (Triticum monoccocum) grain during filling stages of development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Plessis</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Wheat Innovation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293542v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic changes occuring in einkorn (Triticum monoccocum) grain during filling stages of development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">SPA Heterodimerizing Protein, a bZIP transcription factor, represses glutenin synthesis in Triticum aestivum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Merlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Wheat Innovation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293575v1</w:t>
+                <w:t xml:space="preserve">hal-02293542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat glutenprotein structure and function: is there anything new under the sun?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramune Kuktaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilberto Igrejas; Tatsuya M. Ikeda; Carlos Guzmán. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Wheat quality for improving processing and human health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 557 p., 2020, 978-3-030-34162-6 ; 978-3-030-34163-3. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-34163-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the benefits of wheat as a source of dietary fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Shewry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.R. Shewry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Kurt Gebruers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dietary fibre: new frontiers for food and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Publishers, 400 p., 2010, 978-90-8686-692-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17667,1732 +17598,1732 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview d'E. Blanc pour Santé magazine .GLUTEN : LE POINT SUR LES IDÉES REÇUES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Interview filmé dans le cadre du projet européen H2020 Green Deal ARSINOE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885649v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reportage pour France 5 par Maxime Vautier : Du pain coûte que croûte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Interview d'E. Blanc pour Santé magazine .GLUTEN : LE POINT SUR LES IDÉES REÇUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885634v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview de R. Gosset pour le figaro santé : Gluten : est-il possible de manger une baguette plus digeste ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Reportage pour France 5 par Maxime Vautier : Du pain coûte que croûte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885625v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview filmé dans le cadre du projet européen H2020 Green Deal ARSINOE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Interview de R. Gosset pour le figaro santé : Gluten : est-il possible de manger une baguette plus digeste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885676v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un podcast pour SEMAE par Alexis Nebout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">interview de C.écile Gleize de BECAUSE GUS: GlutN, le programme de recherche sur la sensibilité au gluten.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pennetier du journal AFP: Les céréales &amp;quot;toxiques&amp;quot; pour l'organisme? Attention à ces affirmations trompeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation au plateau télé SEMAE : La cuisine au village, sélecton et attente sociétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview de J Bernichan pour Yahoo Actualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview K. Cler, le petit meunier,La Dépêche mag &amp;quot;La qualité des farines serait modifiée par le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reporge France 3 Ile de France S. Pattier pour l'émission 18.30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview B.. Lafeuille pour le Magazine la Toque &amp;quot;Blés de pays, variétés anciennes, population, paysan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reportage France 5 : Céréales: qui nous roule dans la farine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Branlard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview de Christine Riste pour le particulier (Figaro)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">reportage envoyé spécial &amp;quot;les mordus du pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">interview de M. Albessard pour sans transition &amp;quot;Faire que le pain retrouve de sa superbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885154v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">interview d'O. Dioux pour que choisir santé &amp;quot;J'ai l'impression de ne pas supporter le gluten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">interview de B. Le Buanec pour &amp;quot;dix questions sur les semences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">reportage envoyé spécial &amp;quot;les mordus du pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibille Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885151v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">interview de S. Dali pour enquête de santé. Maux de ventre : ça va mieux docteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">interview de B. Le Buanec pour &amp;quot;dix questions sur les semences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884164v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">interview de M. Albessard pour sans transition &amp;quot;Faire que le pain retrouve de sa superbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">interview de S. Dali pour enquête de santé. Maux de ventre : ça va mieux docteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885138v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview de G. Brochoire. Institut National de la boulangerie - patisserie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Participation à l'émission &amp;quot;place du Marché&amp;quot; de V. Ferniot sur Sud Radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884056v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à l'émission &amp;quot;place du Marché&amp;quot; de V. Ferniot sur Sud Radio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Interview de G. Daune pour l'Alsace &amp;quot;La boulangerie sans gluten ni lactose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883950v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview de G. Daune pour l'Alsace &amp;quot;La boulangerie sans gluten ni lactose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Interview de Violette Queuniet de chez actes Sud sur Le gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884072v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview de Violette Queuniet de chez actes Sud sur Le gluten</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Interview de G. Brochoire. Institut National de la boulangerie - patisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883984v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">interview de S. Cousin pour ça m'intéresse : &amp;quot;Gluten : est-il si mauvais pour la santé ?&amp;quot; France 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">interview d'E. Serafini pour le figaro santé &amp;quot;Le gluten : faut-il s'en méfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview de C. HENRY et J. Garcia pour santé magasine : les vrais avantages d'un régime sans guten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19402,527 +19333,527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExIGE : Évaluation multi-environnementale de blé tendre « exotique »prédictions génomiques GxE et génétique d'association-projet FSOV 2018 P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Blancon</w:t>
+                <w:t xml:space="preserve">Jonathan Kitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Kitt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibille Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre blanc - Octobre 2022 Protéines végétales pour une santé globale : identification des connaissances, verrous et leviers pour leur développement dans l'alimentation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Durand Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Durand Tardif</w:t>
+                <w:t xml:space="preserve">Remi Cailliatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Cailliatte</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PlantAlliance. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Focus Group N-1: Increasing protein content and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Gadaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">Bertrand Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bodinier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Briand</w:t>
+                <w:t xml:space="preserve">Carlos Gusman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Inrae. 2021</w:t>
+              <w:t xml:space="preserve">INRAE. 2021, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03563188v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus Group N-1: Increasing protein content and quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bodinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Gadaleta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Méléard</w:t>
+                <w:t xml:space="preserve">Adeline Boire,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Hirel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2021, pp.110</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Inrae. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04785010v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId532"/>
+      <w:footerReference w:type="default" r:id="rId531"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19990,51 +19921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5ECFCE1"/>
+    <w:nsid w:val="738EEB04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20221,51 +20152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-ravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2528-4532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175864942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04551-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Juh&#225;sz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Bose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139148" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plessis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Risacher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duchateau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49139-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287645" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304269v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemeunier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver Babi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-022-03062-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romeuf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05634-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Sadoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auzanneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03590-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622847v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14163" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981960v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Perrin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519001053" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00832" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio D Nunes-Miranda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Capelo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.05.019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia I. Corol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Rakszegi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12364" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244507v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Throude" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy5020143" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127127" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00621" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru328" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny J. Hagenblad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn&#233;a L. Asplund" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti W. M. W. Leino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1943-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BQ59PPP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964462v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joseph" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9772-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26P74M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Ribeiro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035650" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964453v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert188" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964316v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Jaubertie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Duperrier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gardet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2019-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0KS0TSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Bednarek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Boulaflous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tassy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers249" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia-Irina D.-I. Corol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann M. Raksegi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Z. Bedo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3008794" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964255v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Faure" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1732-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S83LS7V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964458v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mbsh-gg39" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakszegi Mariann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedo Zoltan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Shewry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Schaik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf202762b" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964410v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Jourdan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err061" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964127v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Lapierre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.03.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVNK2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189509v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shewry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieno Piironen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maija Lampi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnamari Edelmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Kariluoto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100039b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189497v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100053d" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964124v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Romeuf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-185" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00404.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964250v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.146076" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964336v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Pageau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1076-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KX5127X9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964220v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit G. Haseneyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0777-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964388v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Jestin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Auroy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B. Laubin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0730-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJHZ7V50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964177v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V Chaqu&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-555" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189423v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9288-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEFC6C3464BEA27844D2003AE525FFA855058C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964461v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina D. C. D. Moon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guillaumin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie C. Li" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly D. K. D. Craven" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/mycologia.99.6.895" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189203v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGQ2K1RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0178-x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HK40KMQD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964330v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0304-4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83P9SZQC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Nagy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-006-0022-7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C37790F693A4F14F6F4E0E8AED6A51441C6AB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964162v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Qiang Y. Q. Gu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin D. Coleman-Derr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Dupin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt C. Crossman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.060756" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189248v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-067" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Torney" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g04-031" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964244v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Bony" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Pichon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Ravel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Durix" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0028-646x.2001.00231.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885956v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Naffaa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885958v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Guillaumin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885921v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Astier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702860v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125744v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390635v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051983v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Serie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482570v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391271v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rodrigues de Araujo Alves Cruz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866414v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626690v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Juhasz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666968v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242368v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798596v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816849v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303039v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chanteranne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867478v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866600v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866719v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Tack" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459895v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866533v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677157v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867577v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695137v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181882v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420132v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080358v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942672v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867848v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867881v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772683v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289536v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932061v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugue" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemeunier Pierre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871154v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340501v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux Martel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293561v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289537v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293577v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293543v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293539v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Miranda" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capelo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285615v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310111v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293537v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340477v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293552v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310115v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Papon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293550v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310117v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306174v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340489v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739817v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299632v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340480v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837498v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dusautoir" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340457v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299641v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Tran" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743144v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boussicut" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824887v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi-Blondel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708036v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Blancon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666918v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285695v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720039v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785618v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rougeol" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez de Haro" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817394v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denis" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perrochon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brossard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822855v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720980v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293542v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293575v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936158v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramune Kuktaite" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-34163-3_2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34163-3_2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351178v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Shewry" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Gebruers" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885649v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885634v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885625v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885676v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885553v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885314v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817038v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885577v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885447v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885204v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885239v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885176v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697022v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885162v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885154v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885132v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885151v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884164v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885138v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884056v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883950v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884072v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883984v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884106v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884089v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884035v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712254v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896437v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cailliatte" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785010v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Gadaleta" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gusman" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-ravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2528-4532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175864942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Juh&#225;sz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Bose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139148" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04551-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.09.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plessis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Risacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duchateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49139-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287645" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemeunier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver Babi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-022-03062-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05634-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Sadoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auzanneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03590-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622847v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14163" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323440v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00832" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981960v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Perrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519001053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio D Nunes-Miranda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Capelo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.05.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia I. Corol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Rakszegi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12364" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127127" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Throude" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy5020143" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632186v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru328" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636796v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00621" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Jaubertie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Duperrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gardet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2019-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0KS0TSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny J. Hagenblad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn&#233;a L. Asplund" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti W. M. W. Leino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1943-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BQ59PPP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Ribeiro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035650" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joseph" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9772-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26P74M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964453v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert188" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964458v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mbsh-gg39" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Bednarek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Boulaflous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tassy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers249" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia-Irina D.-I. Corol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann M. Raksegi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Z. Bedo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3008794" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964255v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Faure" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1732-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S83LS7V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964127v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Lapierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.03.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVNK2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Jourdan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err061" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189732v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakszegi Mariann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedo Zoltan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Shewry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Schaik" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf202762b" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189497v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shewry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieno Piironen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maija Lampi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnamari Edelmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Kariluoto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100053d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100039b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964124v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Romeuf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-185" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00404.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964250v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.146076" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964336v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Pageau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1076-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KX5127X9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964220v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit G. Haseneyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0777-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964388v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Jestin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Auroy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B. Laubin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0730-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJHZ7V50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964177v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V Chaqu&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-555" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189423v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9288-z" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEFC6C3464BEA27844D2003AE525FFA855058C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964461v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina D. C. D. Moon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guillaumin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie C. Li" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly D. K. D. Craven" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/mycologia.99.6.895" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189248v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-067" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189203v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGQ2K1RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189201v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0178-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HK40KMQD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964330v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0304-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83P9SZQC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Nagy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-006-0022-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C37790F693A4F14F6F4E0E8AED6A51441C6AB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964162v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Qiang Y. Q. Gu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin D. Coleman-Derr" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Dupin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt C. Crossman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.060756" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Torney" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g04-031" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964244v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Bony" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Pichon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Ravel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Durix" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0028-646x.2001.00231.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885921v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Naffaa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Astier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885956v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boyer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885958v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Guillaumin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702860v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391271v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rodrigues de Araujo Alves Cruz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390635v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125744v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051983v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Serie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482570v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816849v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866414v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626690v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Juhasz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666968v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242368v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798596v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867478v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866600v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chanteranne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866719v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Tack" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459895v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866533v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867577v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677157v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695137v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181882v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420132v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080358v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871154v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772683v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289536v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932061v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugue" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemeunier Pierre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942672v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867881v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867848v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293537v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310111v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Miranda" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340501v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux Martel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293561v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293577v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293543v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293539v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capelo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285615v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293550v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310115v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Papon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293552v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340477v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310117v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299632v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306174v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340489v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739817v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340480v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340457v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837498v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dusautoir" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299641v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Tran" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743144v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boussicut" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824887v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi-Blondel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708036v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Blancon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666918v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285695v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817394v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perrochon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brossard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720039v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785618v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rougeol" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez de Haro" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822855v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720980v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293575v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293542v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936158v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramune Kuktaite" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-34163-3_2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34163-3_2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351178v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Shewry" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Gebruers" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885676v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885649v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885634v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885625v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885553v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885314v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817038v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885577v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885447v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885204v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885239v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885176v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697022v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885162v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885138v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885132v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885154v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885151v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884164v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883950v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884072v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883984v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884056v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884106v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884089v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884035v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712254v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896437v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cailliatte" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785010v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Gadaleta" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gusman" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>