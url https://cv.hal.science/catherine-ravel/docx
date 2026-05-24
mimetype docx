--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -208,1207 +208,1207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant proteins for human and environmental health: knowledge, barriers, and levers for their development, a case study in France. A review</w:t>
+                <w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Carré</w:t>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (4), pp.42. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01034-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197858v1</w:t>
+                <w:t xml:space="preserve">hal-05418303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t>
+                <w:t xml:space="preserve">Plant proteins for human and environmental health: knowledge, barriers, and levers for their development, a case study in France. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Zhour</w:t>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Patrick Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (4), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01034-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418303v1</w:t>
+                <w:t xml:space="preserve">hal-05197858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidomics analysis of in vitro digested wheat breads: Effect of genotype and environment on protein digestibility and release of celiac disease and wheat allergy related epitopes</w:t>
+                <w:t xml:space="preserve">Different wheat loci are associated to heritable free asparagine content in grain grown under different water and nitrogen availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéla Juhász</w:t>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utpal Bose</w:t>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sayd</w:t>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 448, pp.139148. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (2), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.139148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04551-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581731v1</w:t>
+                <w:t xml:space="preserve">hal-04461297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different wheat loci are associated to heritable free asparagine content in grain grown under different water and nitrogen availability</w:t>
+                <w:t xml:space="preserve">Peptidomics analysis of in vitro digested wheat breads: Effect of genotype and environment on protein digestibility and release of celiac disease and wheat allergy related epitopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cassan</w:t>
+                <w:t xml:space="preserve">Angéla Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+                <w:t xml:space="preserve">Utpal Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137 (2), pp.46. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 448, pp.139148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04551-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.139148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461297v1</w:t>
+                <w:t xml:space="preserve">hal-04581731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread wheat (T. aestivum) variability: Phenotypic and genotypic data from 75 varieties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Storage protein activator controls grain protein accumulation in bread wheat in a nitrogen dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+                <w:t xml:space="preserve">Anne Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bagnon</w:t>
+                <w:t xml:space="preserve">Thierry Risacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Benigna</w:t>
+                <w:t xml:space="preserve">Nathalie Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108807⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.22736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49139-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027932v1</w:t>
+                <w:t xml:space="preserve">hal-04372143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer le blé pour limiter les intolérances au gluten</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Wheat DOF transcription factors TaSAD and WPBF regulate glutenin gene expression in cooperation with SPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Merlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mmm.2023.09.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (6), pp.e0287645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0287645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304269v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage protein activator controls grain protein accumulation in bread wheat in a nitrogen dependent manner</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulfur in determining seed protein composition: present understanding of its interaction with abiotic stresses and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49139-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (11), pp.3276-3285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372143v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur in determining seed protein composition: present understanding of its interaction with abiotic stresses and future directions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+                <w:t xml:space="preserve">Améliorer le blé pour limiter les intolérances au gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74 (11), pp.3276-3285. </w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.576-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mmm.2023.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157889v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat DOF transcription factors TaSAD and WPBF regulate glutenin gene expression in cooperation with SPA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bread wheat (T. aestivum) variability: Phenotypic and genotypic data from 75 varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Merlino</w:t>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Sandrine Bagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Michaël Benigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (6), pp.e0287645. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.108807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0287645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140811v1</w:t>
+                <w:t xml:space="preserve">hal-04027932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in bread protein digestibility traced to wheat cultivar traits</w:t>
               </w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibille Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 105, pp.13-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1911,567 +1911,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering carbohydrate metabolism during wheat grain development via integrated transcriptome and proteome dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Hatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Ayesha Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+                <w:t xml:space="preserve">Jun Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Romeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (7), pp.5439-5449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11033-020-05634-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553742v1</w:t>
+                <w:t xml:space="preserve">hal-02904006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering carbohydrate metabolism during wheat grain development via integrated transcriptome and proteome dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun Kang</w:t>
+                <w:t xml:space="preserve">SNP markers for early identification of high molecular weight glutenin subunits (HMW-GSs) in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Romeuf</w:t>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (7), pp.5439-5449. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (3), pp.751-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11033-020-05634-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03505-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02904006v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP markers for early identification of high molecular weight glutenin subunits (HMW-GSs) in bread wheat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economical optimization of a breeding scheme by selective phenotyping of the calibration set in a multi-trait context: application to bread making quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
+                <w:t xml:space="preserve">S. Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ranoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 133 (3), pp.751-770. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03505-y⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 133 (7), pp.2197-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-020-03590-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528930v1</w:t>
+                <w:t xml:space="preserve">hal-02553534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economical optimization of a breeding scheme by selective phenotyping of the calibration set in a multi-trait context: application to bread making quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Auzanneau</w:t>
+                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Oury</w:t>
+                <w:t xml:space="preserve">Victor Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rolland</w:t>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133 (7), pp.2197-2212. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (2), pp.501-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-020-03590-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553534v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten. 2. Les polymères des gluténines</w:t>
               </w:r>
@@ -2582,103 +2582,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bZIP transcription factor SPA Heterodimerizing Protein represses glutenin synthesis in Triticum aestivum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Merlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 97 (5), pp.858-871. </w:t>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2844,295 +2844,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Data Integration Highlights Central Actors Involved in Einkorn (Triticum monococcum ssp. monococcum) Grain Filling in Relation to Grain Storage Protein Composition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gluten-free diet in French adults without coeliac disease: sociodemographic characteristics, motives and dietary profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Davanture</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Alvarez</w:t>
+                <w:t xml:space="preserve">Laëtitia Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00832⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (2), pp.231-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114519001053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323440v1</w:t>
+                <w:t xml:space="preserve">hal-02981960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gluten-free diet in French adults without coeliac disease: sociodemographic characteristics, motives and dietary profile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Proteomic Data Integration Highlights Central Actors Involved in Einkorn (Triticum monococcum ssp. monococcum) Grain Filling in Relation to Grain Storage Protein Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Buscail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Marlene Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (2), pp.231-239. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114519001053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981960v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle hypothèse approfondir pour appréhender la sensibilité non céliaque au gluten : 1. L’abondance du gluten et la diversité des prolamines</w:t>
               </w:r>
@@ -3256,77 +3256,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat glutenin: The &amp;quot;tail&amp;quot; of the 1By protein subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlio D Nunes-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José L Capelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3377,103 +3377,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain subproteome responses to nitrogen and sulfur supply in diploid wheat Triticum monococcum ssp. monococcum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91 (5), pp.894-910. </w:t>
@@ -3524,51 +3524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR screening for the high-throughput determination of genotype and environmental effects on the content of asparagine in wheat grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia I. Corol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Rakszegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3639,2631 +3639,2631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RulNet: A Web-Oriented Platform for Regulatory Network Inference, Application to Wheat –Omics Data</w:t>
+                <w:t xml:space="preserve">Detection of NAM-A1 Natural Variants in Bread Wheat Reveals Differences in Haplotype Distribution between a Worldwide Core Collection and European Elite Germplasm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gouriou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mickaël Throude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+                <w:t xml:space="preserve">Magalie Leveugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (5), pp.20. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.143-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy5020143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260267v1</w:t>
+                <w:t xml:space="preserve">hal-01244507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional and metabolic alternations rebalance wheat grain storage protein accumulation under variable nitrogen and sulfur supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83 (2), pp.326-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.12881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of NAM-A1 Natural Variants in Bread Wheat Reveals Differences in Haplotype Distribution between a Worldwide Core Collection and European Elite Germplasm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">RulNet: A Web-Oriented Platform for Regulatory Network Inference, Application to Wheat –Omics Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magalie Leveugle</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (2), pp.143-151. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy5020143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244507v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of heading date in bread wheat (Triticum aestivum L.) using QTL-based parameters of an ecophysiological model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conserved cis-regulatory modules in promoters of genes encoding wheat high-molecular-weight glutenin subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paux</w:t>
+                <w:t xml:space="preserve">Samuel Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru328⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632186v1</w:t>
+                <w:t xml:space="preserve">hal-02636796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved cis-regulatory modules in promoters of genes encoding wheat high-molecular-weight glutenin subunits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Predictions of heading date in bread wheat (Triticum aestivum L.) using QTL-based parameters of an ecophysiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (20), pp.5849 - 5865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636796v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic regions associated with the nitrogen limitation response revealed in a global wheat core collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteogenomic Characterization of Novel x-Type High Molecular Weight Glutenin Subunit 1Ax1.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel M. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-2019-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.5650 - 5667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms14035650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964316v1</w:t>
+                <w:t xml:space="preserve">hal-00964236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong presence of the high grain protein content allele of NAM-B1 in Fennoscandian wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny J. Hagenblad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linnéa L. Asplund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matti W. M. W. Leino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 125 (8), pp.1677-1686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-012-1943-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dbWFA: a web-based database for functional annotation of Triticum aestivum transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/bat014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteogenomic Characterization of Novel x-Type High Molecular Weight Glutenin Subunit 1Ax1.1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the yellow pigment content of bread wheat flour by selecting the three homoeologous copies of Psy1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel M. Ribeiro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Jean-Louis Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-012-9772-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms14035650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964236v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the yellow pigment content of bread wheat flour by selecting the three homoeologous copies of Psy1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Association study of wheat grain protein composition reveals that gliadin and glutenin composition are trans-regulated by different chromosome regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-012-9772-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (12), pp.3627-3644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964462v1</w:t>
+                <w:t xml:space="preserve">hal-00964453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association study of wheat grain protein composition reveals that gliadin and glutenin composition are trans-regulated by different chromosome regions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Genomic regions associated with the nitrogen limitation response revealed in a global wheat core collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. J. P. Jaubertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (3), pp.805 - 822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-2019-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964453v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique et environnementale de la teneur des blés en nutriments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Down-regulation of the TaGW2 gene by RNA interference results in decreased grain size and weight in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Julie J. Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia A. Boulaflous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/mbsh-gg39⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (16), pp.5945 - 5955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964458v1</w:t>
+                <w:t xml:space="preserve">hal-00964409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of the TaGW2 gene by RNA interference results in decreased grain size and weight in wheat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effects of Genotype and Environment on the Contents of Betaine, Choline, and Trigonelline in Cereal Grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia-Irina D.-I. Corol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline C. Tassy</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariann M. Raksegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Z. Bedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (21), pp.5471 - 5481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf3008794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964409v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Genotype and Environment on the Contents of Betaine, Choline, and Trigonelline in Cereal Grains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Genome-wide association analysis to identify chromosomal regions determining components of earliness in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Z. Bedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf3008794⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (3), pp.597 - 611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1732-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964345v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association analysis to identify chromosomal regions determining components of earliness in wheat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Variabilité génétique et environnementale de la teneur des blés en nutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1732-3⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/mbsh-gg39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964255v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a global wheat core collection for association analysis of flour and dough quality traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Genotype and Environment Effects on the Contents of Vitamins B1, B2, B3,and B6 in Wheat Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakszegi Mariann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedo Zoltan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R. Shewry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (19), pp.10564 - 10571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf202762b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964127v1</w:t>
+                <w:t xml:space="preserve">hal-01189732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in crossover rates across a 3-Mb contig of bread wheat (Triticum aestivum) reveals the presence of a meiotic recombination hotspot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien S. Faure</w:t>
+                <w:t xml:space="preserve">Anthesis date mainly explained correlations between post-anthesis leaf senescence, grain yield, and grain protein concentration in a winter wheat population segregating for flowering time QTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Matthieu M. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00412-010-0302-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (10), pp.3621 - 3636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964315v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthesis date mainly explained correlations between post-anthesis leaf senescence, grain yield, and grain protein concentration in a winter wheat population segregating for flowering time QTLs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in crossover rates across a 3-Mb contig of bread wheat (Triticum aestivum) reveals the presence of a meiotic recombination hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Jourdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Martres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
+                <w:t xml:space="preserve">Sébastien S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err061⟩</w:t>
+              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (2), pp.185 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00412-010-0302-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964410v1</w:t>
+                <w:t xml:space="preserve">hal-00964315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype and Environment Effects on the Contents of Vitamins B1, B2, B3,and B6 in Wheat Grain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bedo Zoltan</w:t>
+                <w:t xml:space="preserve">Use of a global wheat core collection for association analysis of flour and dough quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter R. Shewry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Annie A. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (1), pp.137 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf202762b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189732v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Genotype and Environment on the Content and Composition of Phytochemicals and Dietary Fiber Components in Rye in the HEALTHGRAIN Diversity Screen</w:t>
+                <w:t xml:space="preserve">The HEALTHGRAIN Wheat Diversity Screen: Effects of Genotype and Environment on Phytochemicals and Dietary Fiber Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Shewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieno Piironen</w:t>
@@ -6302,102 +6302,102 @@
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Kariluoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58 (17), pp.9372-9383. </w:t>
+              <w:t xml:space="preserve">, 2010, 58 (17), pp.9291-9298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf100053d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf100039b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189497v1</w:t>
+                <w:t xml:space="preserve">hal-01189509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HEALTHGRAIN Wheat Diversity Screen: Effects of Genotype and Environment on Phytochemicals and Dietary Fiber Components</w:t>
+                <w:t xml:space="preserve">Effects of Genotype and Environment on the Content and Composition of Phytochemicals and Dietary Fiber Components in Rye in the HEALTHGRAIN Diversity Screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Shewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieno Piironen</w:t>
@@ -6436,78 +6436,78 @@
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Kariluoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58 (17), pp.9291-9298. </w:t>
+              <w:t xml:space="preserve">, 2010, 58 (17), pp.9372-9383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf100039b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf100053d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189509v1</w:t>
+                <w:t xml:space="preserve">hal-01189497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">wDBTF: an integrated database resource for studying wheat transcription factor families</w:t>
               </w:r>
@@ -6519,51 +6519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Romeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6653,51 +6653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Exbrayat-Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6761,90 +6761,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide Polymorphism in the Wheat Transcriptional Activator Spa Influences Its Pattern of Expression and Has Pleiotropic Effects on Grain Protein Composition, Dough Viscoelasticity, and Grain Hardness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Romeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6908,77 +6908,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative genetic study for elucidating the contribution of glutamine synthetase, glutamate dehydrogenase and other nitrogen-related physiological traits to the agronomic performance of common wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Pageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7054,64 +7054,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High level of conservation between genes coding for the GAMYB transcription factor in barley (Hordeum vulgare L.) and bread wheat (Triticum aestivum L.) collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grit G. Haseneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7188,90 +7188,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance of the number and thickness of cell layers in barley aleurone tissue (Hordeum vulgare L.): an approach using F2-F3 progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien B. Laubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 116 (7), pp.991-1002. </w:t>
@@ -7449,1301 +7449,1301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A worldwide bread wheat core collection arrayed in a 384-well plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">DNA sequence polymorphisms and their application to bread wheat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie V. Roussel</w:t>
+                <w:t xml:space="preserve">Sébastien Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pjotr P. Strelchenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Giancola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-007-0517-1⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 158 (3), pp.331-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-006-9288-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964182v1</w:t>
+                <w:t xml:space="preserve">hal-01189423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA sequence polymorphisms and their application to bread wheat quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">New Neotyphodium endophyte species from the grass tribes Stipeae and Meliceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina D. C. D. Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandra Giancola</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjie C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly D. K. D. Craven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-006-9288-z⟩</w:t>
+              <w:t xml:space="preserve">Mycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (6), pp.895-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3852/mycologia.99.6.895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01189423v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Neotyphodium endophyte species from the grass tribes Stipeae and Meliceae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina D. C. D. Moon</w:t>
+                <w:t xml:space="preserve">A worldwide bread wheat core collection arrayed in a 384-well plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Guillaumin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Valérie V. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunjie C. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kelly D. K. D. Craven</w:t>
+                <w:t xml:space="preserve">Pjotr P. Strelchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Exbrayat-Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 114 (7), pp.1265-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-007-0517-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3852/mycologia.99.6.895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964461v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-nucleotide polymorphism frequency in a set of selected lines of bread wheat (Triticum aestivum L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Identification of glu-B1-1 as a candidate gene for the quantity of high-molecular-weight glutenin in bread wheat (Triticum aestivum L.) by means of an association study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Murigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Sapet</w:t>
+                <w:t xml:space="preserve">Laurent Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 49 (9), pp.1131-1139. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 112 (4), pp.738-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/G06-067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-005-0178-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189248v1</w:t>
+                <w:t xml:space="preserve">hal-01189201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling environmental and genetic relationships between grain yield and nitrogen concentration for wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeniu Triboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Triboi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (2), pp.108-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2006.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of glu-B1-1 as a candidate gene for the quantity of high-molecular-weight glutenin in bread wheat (Triticum aestivum L.) by means of an association study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Transferable bread wheat EST-SSRs can be useful for phylogenetic studies among the Triticeae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 112 (4), pp.738-743. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-005-0178-x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 113 (3), pp.407-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0304-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189201v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferable bread wheat EST-SSRs can be useful for phylogenetic studies among the Triticeae species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Single nucleotide polymorphism, genetic mapping, and expression of genes coding for the DOF wheat prolamin-box binding factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ila Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0304-4⟩</w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (4), pp.310-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-006-0022-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964330v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single nucleotide polymorphism, genetic mapping, and expression of genes coding for the DOF wheat prolamin-box binding factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Types and rates of sequence evolution at the high-molecular-weight glutenin locus in hexaploid wheat and its ancestral genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Qiang Y. Q. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devin D. Coleman-Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline A. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curt C. Crossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10142-006-0022-7⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 174 (3), pp.1493-1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.106.060756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01189205v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types and rates of sequence evolution at the high-molecular-weight glutenin locus in hexaploid wheat and its ancestral genomes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adeline A. Dupin</w:t>
+                <w:t xml:space="preserve">Single-nucleotide polymorphism frequency in a set of selected lines of bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Murigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curt C. Crossman</w:t>
+                <w:t xml:space="preserve">Frederic Sapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 174 (3), pp.1493-1504. </w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (9), pp.1131-1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.106.060756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/G06-067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964162v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colocation between a gene encoding the bZip factor SPA and an eQTL for a high-molecular-weight glutenin subunit in wheat ( Triticum aestivum )</w:t>
               </w:r>
@@ -8755,51 +8755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Torney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8991,381 +8991,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of stable associations between perennial ryegrass or tall fescue and fungal endophytes</w:t>
+                <w:t xml:space="preserve">Peroxidase activity of perennial ryegrass and tall fescue seedlings artificially infected with endophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Naffaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Astier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Nicole Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 19 (2), pp.133-144</w:t>
+              <w:t xml:space="preserve">, 1999, 19 (7), pp.611-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885921v1</w:t>
+                <w:t xml:space="preserve">hal-00885956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxidase activity of perennial ryegrass and tall fescue seedlings artificially infected with endophytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Enhancement of yield and persistence of perennial ryegrass inoculated with one endophyte isolate in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Guillaumin</w:t>
+                <w:t xml:space="preserve">Jean Jacques Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 19 (7), pp.611-619</w:t>
+              <w:t xml:space="preserve">, 1999, 19 (7), pp.635-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885956v1</w:t>
+                <w:t xml:space="preserve">hal-00885958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of yield and persistence of perennial ryegrass inoculated with one endophyte isolate in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Creation of stable associations between perennial ryegrass or tall fescue and fungal endophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Naffaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Guillaumin</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 19 (7), pp.635-344</w:t>
+              <w:t xml:space="preserve">, 1999, 19 (2), pp.133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885958v1</w:t>
+                <w:t xml:space="preserve">hal-00885921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected response to selection in synthetic populations of perennial ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 107, pp.148-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9416,182 +9416,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les effets du réchauffement climatique sur le grain de blé en vue d'améliorer la stabilité de la qualité boulangère des récoltes</w:t>
+                <w:t xml:space="preserve">IMPACT OF CLIMATE CHANGES ON WHEAT NEAR-ISOGENIC LINES DIFFERING BY HARDNESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla Rodrigues de Araujo Alves Cruz</w:t>
+                <w:t xml:space="preserve">Marion Serie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Vancostenoble</w:t>
+                <w:t xml:space="preserve">Georges Maraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Méléard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Alvarez</w:t>
+                <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">22. European Young Cereal Scientists and Technologists Workshop (EYCSTW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391271v1</w:t>
+                <w:t xml:space="preserve">hal-05051983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">métaprogramme SYALSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité de Pilotage du métaprogramme SYALSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYALSA, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9629,51 +9629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du champ à l’assiette : enjeu de la qualité des protéines du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9718,1502 +9718,1502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF CLIMATE CHANGES ON WHEAT NEAR-ISOGENIC LINES DIFFERING BY HARDNESS</w:t>
+                <w:t xml:space="preserve">Un réseau de SNPs impliqué dans la composition des protéines de réserve du grain chez le blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Serie</w:t>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Young Cereal Scientists and Technologists Workshop (EYCSTW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10ème édition du colloque Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051983v1</w:t>
+                <w:t xml:space="preserve">hal-05482570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau de SNPs impliqué dans la composition des protéines de réserve du grain chez le blé</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition du colloque Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482570v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Comprendre les effets du réchauffement climatique sur le grain de blé en vue d'améliorer la stabilité de la qualité boulangère des récoltes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla Rodrigues de Araujo Alves Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vancostenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">, INRAE, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391178v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Functional Allele of the NAM-B1 Gene to Increase the Wheat Grain Protein Concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GlutN: une approche translationnelle de la plante au patient centrée sur la sensibilité au blé (gluten)non-coeliaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chardon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marmagne</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lardos</w:t>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Cereal and Bread Congress (ICBC24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque médical de l’AFDIAG (Association Française des Intolérants Au Gluten)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDIAG, Jan 2024, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816849v1</w:t>
+                <w:t xml:space="preserve">hal-04866414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlutN: une approche translationnelle de la plante au patient centrée sur la sensibilité au blé (gluten)non-coeliaque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+                <w:t xml:space="preserve">Looking for a peptide signature to distinguish high and low-digestible genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Novales</w:t>
+                <w:t xml:space="preserve">Angela Juhasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utpal Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque médical de l’AFDIAG (Association Française des Intolérants Au Gluten)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFDIAG, Jan 2024, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">17th ICC international Cereal and Bread Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAe; ICC, Apr 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866414v1</w:t>
+                <w:t xml:space="preserve">hal-04626690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for a peptide signature to distinguish high and low-digestible genotypes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching for wheat varieties resistant to heat stress and with stable bread-making quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ICC international Cereal and Bread Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAe; ICC, Apr 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">17. International Cereal and Bread Congress (ICBC24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626690v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for wheat varieties resistant to heat stress and with stable bread-making quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Qualité des produits des plantes pour la santé humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Cereal and Bread Congress (ICBC24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Département BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Verneuil-sur-Avre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666968v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des produits des plantes pour la santé humaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RémoBlé : améliorer la remobilisation de l’azote pour augmenter la concentration en protéines du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Lardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Département BAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Verneuil-sur-Avre, France</w:t>
+              <w:t xml:space="preserve">9. Rencontre Scientifique du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, semae-FSOV, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242368v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RémoBlé : améliorer la remobilisation de l’azote pour augmenter la concentration en protéines du blé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Functional Allele of the NAM-B1 Gene to Increase the Wheat Grain Protein Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontre Scientifique du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, semae-FSOV, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">17. International Cereal and Bread Congress (ICBC24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798596v1</w:t>
+                <w:t xml:space="preserve">hal-04816849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des individus excluant le gluten : facteurs socio-démographiques, apports nutritionnels et profils alimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">GlutN: GlutN: A translational approach from plant to patient to improve knowledge on non-coeliac gluten/wheat sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Perrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Chanteranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">XIV International Gluten Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867478v1</w:t>
+                <w:t xml:space="preserve">hal-04303039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche translationnelle pour avancer sur la sensibilité au gluten (blé) non cœliaque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+                <w:t xml:space="preserve">Caractérisation des individus excluant le gluten : facteurs socio-démographiques, apports nutritionnels et profils alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouteloup</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866600v1</w:t>
+                <w:t xml:space="preserve">hal-04867478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlutN: GlutN: A translational approach from plant to patient to improve knowledge on non-coeliac gluten/wheat sensitivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Une approche translationnelle pour avancer sur la sensibilité au gluten (blé) non cœliaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Novales</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Chanteranne</w:t>
+                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Gluten Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303039v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier intitulé : GlutN : Sensibilité au gluten non cœliaque : approche translationnelle du blé au patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloys Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11238,103 +11238,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat DOF transcription factor TaSAD and WPBF regulate glutenin gene expression in cooperation with SPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Merlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Gluten Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Wheat initiative, Jun 2023, Madrid, Spain</w:t>
@@ -11363,77 +11363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des biotechnologies végétales pour limiter certaines intolérances au blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque de l’AFBV.Biotechnologies végétales et biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFBV, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11484,51 +11484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Journées Techniques des Industries Céréalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11547,359 +11547,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">GlutNSafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, En visioconférence, France</w:t>
+              <w:t xml:space="preserve">8ème rencontre scientifique du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fonds de soutien à l'obtention végétale, May 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867779v1</w:t>
+                <w:t xml:space="preserve">hal-03677157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle variabilité pour la protéolyse du pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72 ème JTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEMIC, Oct 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlutNSafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">How to breed wheat for improving bread proteins in vitro digestibility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Benigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème rencontre scientifique du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fonds de soutien à l'obtention végétale, May 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">35th Meeting of the Working Group on Prolamin Analysis and Toxicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677157v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gluten: faisons le point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Portes Ouvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, May 2022, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11918,303 +11918,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du changement climatique sur la concentration et la composition en protéines du grain de blé tendre - Perspectives pour la sélection variétale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proteomic and peptidomic tools combined with immuno-chemistry to analyze in vitro gastrointestinal digestibility of bread wheat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibille Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71ème Journées Techniques des Industries Céréalières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEMIC, Nov 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181882v1</w:t>
+                <w:t xml:space="preserve">hal-03420132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic and peptidomic tools combined with immuno-chemistry to analyze in vitro gastrointestinal digestibility of bread wheat.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du changement climatique sur la concentration et la composition en protéines du grain de blé tendre - Perspectives pour la sélection variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">71ème Journées Techniques des Industries Céréalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEMIC, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420132v1</w:t>
+                <w:t xml:space="preserve">hal-04181882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de données pour caractériser la digestibilité des protéines du pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Benigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12256,64 +12256,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels caractères améliorer pour un gluten plus digeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème 2020 : biennales de l’innovation céréalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis - Institut du végétal, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12332,221 +12332,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations scientifiques autour de la problématique du gluten.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Blé, santé et sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l’Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">18ème International Celiac Disease symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871154v1</w:t>
+                <w:t xml:space="preserve">hal-04867881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du stress hydrique sur la qualité du blé</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Data integration to identify key metabolic proteins involved in wheat storage synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées EA Qualité des fruits et des grains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772683v1</w:t>
+                <w:t xml:space="preserve">hal-04867848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread-making quality predictions: multi-trait assisted genomic selection in bread wheat</w:t>
+                <w:t xml:space="preserve">Bread-making quality predictions of multi-trait assisted genomic selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12562,73 +12605,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
+              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Wheat Congress; Wheat inititive, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289536v1</w:t>
+                <w:t xml:space="preserve">hal-02942672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[B-Dul] Blé Durable de Qualité : Sélection de blés productifs de qualité sous contrainte de nutrition azotée</w:t>
               </w:r>
@@ -12666,51 +12709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemeunier Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontre scientifiques du FSOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSOV, Mar 2019, Paris, France. 104 p</w:t>
@@ -12733,70 +12776,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread-making quality predictions of multi-trait assisted genomic selection</w:t>
+                <w:t xml:space="preserve">Bread-making quality predictions: multi-trait assisted genomic selection in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12812,1505 +12855,1462 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Wheat Congress; Wheat inititive, Jul 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942672v1</w:t>
+                <w:t xml:space="preserve">hal-02289536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blé, santé et sélection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effet du stress hydrique sur la qualité du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème International Celiac Disease symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées EA Qualité des fruits et des grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867881v1</w:t>
+                <w:t xml:space="preserve">hal-04772683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data integration to identify key metabolic proteins involved in wheat storage synthesis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovations scientifiques autour de la problématique du gluten.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">Salon International de l’Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867848v1</w:t>
+                <w:t xml:space="preserve">hal-04871154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain protein concentration and composition from a bread wheat perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Proteomic data integration to highlight central actors involved in einkorn grain filling in relation to quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Durum wheat quality the 2020’s: genomics and management for a sustainable durum wheat nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Foggia, Italy</w:t>
+              <w:t xml:space="preserve">3. International Plant Proteomics Organization World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Italienne des Sciences de la Vie (FISSV)., Sep 2018, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293537v1</w:t>
+                <w:t xml:space="preserve">hal-02293577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following the c-terminomics of wheat storage proteins– a new quality field to explore</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Projet GlutN : comprendre la sensibilité au gluten et proposer des produits adaptés à base de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Gluten Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Séminaire technique Céréales Vallée. Gluten Mieux le connaitre pour (ré)agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céréales Vallée., Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310111v1</w:t>
+                <w:t xml:space="preserve">hal-02293561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid identification of high-molecular-weight glutenin subunits by SNP markers to breed for high quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ranoux Martel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet GlutN : comprendre la sensibilité au gluten et proposer des produits adaptés à base de blé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">La recherche variétale pour une meilleure tolérance au gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire technique Céréales Vallée. Gluten Mieux le connaitre pour (ré)agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céréales Vallée., Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire technique Céréales Vallée. Gluten, Mieux le connaitre pour (ré)agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céréales Vallée Nutravita., Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293561v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic data integration to highlight central actors involved in einkorn grain filling in relation to quality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Améliorer le blé pour une alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Plant Proteomics Organization World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Italienne des Sciences de la Vie (FISSV)., Sep 2018, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Association des Sélectionneurs Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). Paris, FRA., Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293577v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche variétale pour une meilleure tolérance au gluten</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Using c-terminomics of grain storage proteins to explore wheat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Capelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire technique Céréales Vallée. Gluten, Mieux le connaitre pour (ré)agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céréales Vallée Nutravita., Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">COST FA1306 final meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST FA 1306., Mar 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293543v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using c-terminomics of grain storage proteins to explore wheat quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grain protein concentration and composition from a bread wheat perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FA1306 final meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COST FA 1306., Mar 2018, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Durum wheat quality the 2020’s: genomics and management for a sustainable durum wheat nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Foggia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293539v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer le blé pour une alimentation durable</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Following the c-terminomics of wheat storage proteins– a new quality field to explore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L Capelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Association des Sélectionneurs Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). Paris, FRA., Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">13. International Gluten Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285615v1</w:t>
+                <w:t xml:space="preserve">hal-02310111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moduler les protéines de réserve du blé tendre par la sélection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification et caractérisation fonctionnelle de SPA Heterodimerizing Protein, nouveau régulateur bZIP de la synthèse des gluténines chez le blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Merlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale du Pain Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale du Pain Français., Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Colloque du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293550v1</w:t>
+                <w:t xml:space="preserve">hal-02340477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d’interactions protéines-protéines par une approche protéomique : Développement méthodologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">GlutNsafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310115v1</w:t>
+                <w:t xml:space="preserve">hal-02293552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlutNsafe : Vers la sélection de variétés de blés au gluten plus digestible?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Moduler les protéines de réserve du blé tendre par la sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Association Internationale du Pain Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale du Pain Français., Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293552v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et caractérisation fonctionnelle de SPA Heterodimerizing Protein, nouveau régulateur bZIP de la synthèse des gluténines chez le blé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche d’interactions protéines-protéines par une approche protéomique : Développement méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340477v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de protéines régulant le facteur de transcription SHP impliqué dans la synthèse des protéines de réserve chez le blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Merlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14346,152 +14346,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf en qualité blé ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of “omics” data provides tools for understanding effects of variable nitrogen (N) and sulphur (S) supply during wheat grain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Association Sélectionneurs Français section Céréales à Paille, Débouchés alimentaires et non-alimentaires des Céréales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Sélectionneurs Français., May 2016, Pomacle, France</w:t>
+              <w:t xml:space="preserve">COST FA1306 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299632v1</w:t>
+                <w:t xml:space="preserve">hal-02340464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les problèmes de santé induits par les protéines du gluten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Association Sélectionneurs Français section Céréales à Paille, Débouchés alimentaires et non-alimentaires des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Sélectionneurs Français., May 2016, Pomacle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14510,445 +14566,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of “omics” data provides tools for understanding effects of variable nitrogen (N) and sulphur (S) supply during wheat grain development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">How einkorn (Triticum monoccocum) deals with variable nitrogen (N) and sulphur (S) supply during grain development? Exploration through proteome investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Boudet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FA1306 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
+              <w:t xml:space="preserve">2. International Plant Proteomics Organization World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340464v1</w:t>
+                <w:t xml:space="preserve">hal-02340489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How einkorn (Triticum monoccocum) deals with variable nitrogen (N) and sulphur (S) supply during grain development? Exploration through proteome investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">QTL analyses for nitrogen use and grain protein in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Plant Proteomics Organization World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">60. Annual Congress of Italian Society for Agricultural Genetics (SIGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societa Italiana di Genetica Agraria (SIGA). ITA., Sep 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340489v1</w:t>
+                <w:t xml:space="preserve">hal-02739817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL analyses for nitrogen use and grain protein in bread wheat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quoi de neuf en qualité blé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Congress of Italian Society for Agricultural Genetics (SIGA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societa Italiana di Genetica Agraria (SIGA). ITA., Sep 2016, Catania, Italy</w:t>
+              <w:t xml:space="preserve">Journée Association Sélectionneurs Français section Céréales à Paille, Débouchés alimentaires et non-alimentaires des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sélectionneurs Français., May 2016, Pomacle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739817v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la surexpression du gène codant le facteur de transcription GAMYB sur la synthèse des protéines de réserve chez le blé tendre (Triticum aestivum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15010,359 +15010,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of post-translational cleavage at the C-terminal domain of the 1By high molecular weight subunits of wheat glutenin (HMW-GS)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Amélioration de la qualité du blé dur par introgression de gluténines de haut poids moléculaire du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dusautoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Branlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque du Réseau Français de Biologie des Graines</w:t>
+              <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340457v1</w:t>
+                <w:t xml:space="preserve">hal-01837498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité du blé dur par introgression de gluténines de haut poids moléculaire du blé tendre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dusautoir</w:t>
+                <w:t xml:space="preserve">Evidence of post-translational cleavage at the C-terminal domain of the 1By high molecular weight subunits of wheat glutenin (HMW-GS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L Capelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Branlard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
+              <w:t xml:space="preserve">5. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837498v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on prédire la composition de la farine du blé?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selver Babi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Giang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
@@ -15391,90 +15391,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex regulation of wheat grain storage protein synthesis unraveled through GWAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boussicut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15529,132 +15529,132 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling environmental and genetic relationships between grain yield and nitrogen concentration for wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeniu E. Triboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Triboi-Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Modelling Quality Traits and Their Genetic Variability for Wheat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2006.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -15690,103 +15690,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition du colloque Graines 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
@@ -15940,103 +15940,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur des lignées de blé quasi-isogéniques pour la dureté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Serie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Journées Techniques des Industries Céréalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, La Rochelle, France</w:t>
@@ -16065,103 +16065,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'impact du changement climatique sur les caractéristiques et le comportement au fractionnement de blés quasi-isogéniques pour la dureté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Serie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Graines 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
@@ -16190,103 +16190,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS A DIAGNOSIS OF NON-CELIAC GLUTEN SENSITIVITY: the contribution of metabolomics for monitoring metabolites produced by in vitro digestates of bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélany Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
@@ -16341,51 +16341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Halupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16434,458 +16434,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic and peptidomic tools combined with immuno-chemistry to analyze in vitro gastrointestinal digestibility of bread wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Brossard</w:t>
+                <w:t xml:space="preserve">Functional characterization of SAD, a DOF transcriptional regulator of glutenin synthesis in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Merlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InPPO International Plant Proteomics Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Winnipeg (CAN), Canada</w:t>
+              <w:t xml:space="preserve">8. Congrès du Réseau Français de Biologie des Graines, Graine 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817394v1</w:t>
+                <w:t xml:space="preserve">hal-04720039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of SAD, a DOF transcriptional regulator of glutenin synthesis in wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Caractériser l’effet de l’allèle fonctionnel du gène NAM-B1 pour augmenter la concentration en protéines du grain de blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rougeol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Rodriguez de Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès du Réseau Français de Biologie des Graines, Graine 2021</w:t>
+              <w:t xml:space="preserve">8. Colloque National du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720039v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser l’effet de l’allèle fonctionnel du gène NAM-B1 pour augmenter la concentration en protéines du grain de blé tendre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Proteomic and peptidomic tools combined with immuno-chemistry to analyze in vitro gastrointestinal digestibility of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Rougeol</w:t>
+                <w:t xml:space="preserve">S Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bresson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+                <w:t xml:space="preserve">S Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Rodriguez de Haro</w:t>
+                <w:t xml:space="preserve">C Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque National du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">InPPO International Plant Proteomics Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Winnipeg (CAN), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785618v1</w:t>
+                <w:t xml:space="preserve">hal-04817394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more friendly gluten.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Benigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16940,103 +16940,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could storage protein composition be modified by acting at the transcriptional level?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès du réseau français de biologie des graines - Graine 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
@@ -17059,277 +17059,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic changes occuring in einkorn (Triticum monoccocum) grain during filling stages of development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPA Heterodimerizing Protein, a bZIP transcription factor, represses glutenin synthesis in Triticum aestivum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Merlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Anne Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Wheat Innovation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293575v1</w:t>
+                <w:t xml:space="preserve">hal-02293542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPA Heterodimerizing Protein, a bZIP transcription factor, represses glutenin synthesis in Triticum aestivum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gaudin</w:t>
+                <w:t xml:space="preserve">Proteomic changes occuring in einkorn (Triticum monoccocum) grain during filling stages of development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Wheat Innovation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293542v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17360,51 +17360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat glutenprotein structure and function: is there anything new under the sun?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramune Kuktaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilberto Igrejas; Tatsuya M. Ikeda; Carlos Guzmán. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Wheat quality for improving processing and human health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -17606,530 +17606,530 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview filmé dans le cadre du projet européen H2020 Green Deal ARSINOE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Interview d'E. Blanc pour Santé magazine .GLUTEN : LE POINT SUR LES IDÉES REÇUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885676v1</w:t>
+                <w:t xml:space="preserve">hal-04885649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview d'E. Blanc pour Santé magazine .GLUTEN : LE POINT SUR LES IDÉES REÇUES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Reportage pour France 5 par Maxime Vautier : Du pain coûte que croûte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885649v1</w:t>
+                <w:t xml:space="preserve">hal-04885634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reportage pour France 5 par Maxime Vautier : Du pain coûte que croûte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Interview de R. Gosset pour le figaro santé : Gluten : est-il possible de manger une baguette plus digeste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Fardet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04885634v1</w:t>
+                <w:t xml:space="preserve">hal-04885625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview de R. Gosset pour le figaro santé : Gluten : est-il possible de manger une baguette plus digeste ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Interview filmé dans le cadre du projet européen H2020 Green Deal ARSINOE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885625v1</w:t>
+                <w:t xml:space="preserve">hal-04885676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'un podcast pour SEMAE par Alexis Nebout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">interview de C.écile Gleize de BECAUSE GUS: GlutN, le programme de recherche sur la sensibilité au gluten.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885553v1</w:t>
+                <w:t xml:space="preserve">hal-04885314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">interview de C.écile Gleize de BECAUSE GUS: GlutN, le programme de recherche sur la sensibilité au gluten.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Marine Pennetier du journal AFP: Les céréales &amp;quot;toxiques&amp;quot; pour l'organisme? Attention à ces affirmations trompeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885314v1</w:t>
+                <w:t xml:space="preserve">hal-04817038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pennetier du journal AFP: Les céréales &amp;quot;toxiques&amp;quot; pour l'organisme? Attention à ces affirmations trompeuses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Réalisation d'un podcast pour SEMAE par Alexis Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817038v1</w:t>
+                <w:t xml:space="preserve">hal-04885553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation au plateau télé SEMAE : La cuisine au village, sélecton et attente sociétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18147,51 +18147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview de J Bernichan pour Yahoo Actualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18209,51 +18209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview K. Cler, le petit meunier,La Dépêche mag &amp;quot;La qualité des farines serait modifiée par le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18271,51 +18271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reporge France 3 Ile de France S. Pattier pour l'émission 18.30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18333,51 +18333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview B.. Lafeuille pour le Magazine la Toque &amp;quot;Blés de pays, variétés anciennes, population, paysan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18395,51 +18395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reportage France 5 : Céréales: qui nous roule dans la farine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Branlard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18470,51 +18470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview de Christine Riste pour le particulier (Figaro)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18526,119 +18526,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">interview de M. Albessard pour sans transition &amp;quot;Faire que le pain retrouve de sa superbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">reportage envoyé spécial &amp;quot;les mordus du pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibille Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885138v1</w:t>
+                <w:t xml:space="preserve">hal-04885154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">interview d'O. Dioux pour que choisir santé &amp;quot;J'ai l'impression de ne pas supporter le gluten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18650,530 +18689,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">reportage envoyé spécial &amp;quot;les mordus du pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">interview de B. Le Buanec pour &amp;quot;dix questions sur les semences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885154v1</w:t>
+                <w:t xml:space="preserve">hal-04885151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">interview de B. Le Buanec pour &amp;quot;dix questions sur les semences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">interview de S. Dali pour enquête de santé. Maux de ventre : ça va mieux docteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885151v1</w:t>
+                <w:t xml:space="preserve">hal-04884164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">interview de S. Dali pour enquête de santé. Maux de ventre : ça va mieux docteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">interview de M. Albessard pour sans transition &amp;quot;Faire que le pain retrouve de sa superbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884164v1</w:t>
+                <w:t xml:space="preserve">hal-04885138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à l'émission &amp;quot;place du Marché&amp;quot; de V. Ferniot sur Sud Radio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Interview de G. Brochoire. Institut National de la boulangerie - patisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883950v1</w:t>
+                <w:t xml:space="preserve">hal-04884056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview de G. Daune pour l'Alsace &amp;quot;La boulangerie sans gluten ni lactose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Interview de Violette Queuniet de chez actes Sud sur Le gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884072v1</w:t>
+                <w:t xml:space="preserve">hal-04883984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview de Violette Queuniet de chez actes Sud sur Le gluten</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Participation à l'émission &amp;quot;place du Marché&amp;quot; de V. Ferniot sur Sud Radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883984v1</w:t>
+                <w:t xml:space="preserve">hal-04883950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview de G. Brochoire. Institut National de la boulangerie - patisserie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Interview de G. Daune pour l'Alsace &amp;quot;La boulangerie sans gluten ni lactose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884056v1</w:t>
+                <w:t xml:space="preserve">hal-04884072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">interview de S. Cousin pour ça m'intéresse : &amp;quot;Gluten : est-il si mauvais pour la santé ?&amp;quot; France 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19191,51 +19191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">interview d'E. Serafini pour le figaro santé &amp;quot;Le gluten : faut-il s'en méfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19253,51 +19253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview de C. HENRY et J. Garcia pour santé magasine : les vrais avantages d'un régime sans guten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19491,64 +19491,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Durand Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Cailliatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19581,271 +19581,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus Group N-1: Increasing protein content and quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Gadaleta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Méléard</w:t>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Hirel</w:t>
+                <w:t xml:space="preserve">Marie Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Gusman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Adeline Boire,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2021, pp.110</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Inrae. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785010v1</w:t>
+                <w:t xml:space="preserve">hal-03563188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus Group N-1: Increasing protein content and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Gadaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Gusman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021, pp.110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anton</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03563188v1</w:t>
+                <w:t xml:space="preserve">hal-04785010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId531"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -19921,51 +19921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="738EEB04"/>
+    <w:nsid w:val="32237EC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20152,51 +20152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-ravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2528-4532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175864942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Juh&#225;sz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Bose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139148" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04551-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.09.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plessis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Risacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duchateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49139-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287645" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemeunier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver Babi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-022-03062-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05634-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Sadoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auzanneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03590-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622847v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14163" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323440v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00832" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981960v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Perrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519001053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio D Nunes-Miranda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Capelo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.05.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia I. Corol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Rakszegi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12364" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127127" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Throude" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy5020143" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632186v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru328" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636796v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00621" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Jaubertie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Duperrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gardet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2019-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0KS0TSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964452v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny J. Hagenblad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn&#233;a L. Asplund" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti W. M. W. Leino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1943-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BQ59PPP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Ribeiro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035650" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joseph" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9772-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26P74M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964453v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert188" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964458v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mbsh-gg39" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Bednarek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Boulaflous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tassy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers249" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia-Irina D.-I. Corol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann M. Raksegi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Z. Bedo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3008794" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964255v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Faure" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1732-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S83LS7V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964127v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Lapierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.03.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVNK2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Jourdan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err061" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189732v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakszegi Mariann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedo Zoltan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Shewry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Schaik" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf202762b" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189497v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shewry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieno Piironen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maija Lampi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnamari Edelmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Kariluoto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100053d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189509v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100039b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964124v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Romeuf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-185" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00404.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964250v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.146076" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964336v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Pageau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1076-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KX5127X9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964220v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit G. Haseneyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0777-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964388v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Jestin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Auroy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B. Laubin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0730-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJHZ7V50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964177v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V Chaqu&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-555" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189423v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9288-z" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEFC6C3464BEA27844D2003AE525FFA855058C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964461v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina D. C. D. Moon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guillaumin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie C. Li" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly D. K. D. Craven" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/mycologia.99.6.895" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189248v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-067" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189203v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGQ2K1RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189201v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0178-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HK40KMQD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964330v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0304-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83P9SZQC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Nagy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-006-0022-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C37790F693A4F14F6F4E0E8AED6A51441C6AB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964162v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Qiang Y. Q. Gu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin D. Coleman-Derr" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Dupin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt C. Crossman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.060756" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Torney" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g04-031" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964244v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Bony" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Pichon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Ravel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Durix" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0028-646x.2001.00231.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885921v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Naffaa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Astier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885956v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boyer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885958v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Guillaumin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702860v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391271v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rodrigues de Araujo Alves Cruz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390635v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125744v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051983v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Serie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482570v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816849v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866414v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626690v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Juhasz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666968v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242368v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798596v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867478v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866600v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chanteranne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866719v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Tack" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459895v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866533v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867577v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677157v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695137v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181882v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420132v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080358v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871154v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772683v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289536v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932061v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugue" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemeunier Pierre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942672v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867881v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867848v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293537v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310111v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Miranda" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340501v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux Martel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293561v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293577v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293543v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293539v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capelo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285615v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293550v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310115v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Papon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293552v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340477v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310117v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299632v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306174v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340489v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739817v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340480v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340457v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837498v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dusautoir" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299641v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Tran" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743144v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boussicut" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824887v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi-Blondel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708036v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Blancon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666918v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285695v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817394v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perrochon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brossard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720039v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785618v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rougeol" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez de Haro" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822855v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720980v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293575v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293542v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936158v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramune Kuktaite" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-34163-3_2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34163-3_2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351178v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Shewry" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Gebruers" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885676v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885649v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885634v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885625v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885553v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885314v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817038v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885577v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885447v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885204v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885239v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885176v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697022v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885162v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885138v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885132v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885154v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885151v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884164v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883950v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884072v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883984v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884056v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884106v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884089v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884035v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712254v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896437v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cailliatte" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785010v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Gadaleta" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gusman" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-ravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2528-4532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175864942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavoignat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04551-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Juh&#225;sz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Bose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139148" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plessis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Risacher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duchateau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49139-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaudin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287645" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2023.09.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bagnon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Benigna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halupka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2022.103533" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemeunier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver Babi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-022-03062-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tahir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romeuf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05634-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Sadoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auzanneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03590-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622847v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14163" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981960v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Perrin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519001053" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Davanture" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00832" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio D Nunes-Miranda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Capelo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.05.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia I. Corol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Rakszegi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12364" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Throude" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leveugle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy5020143" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127127" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00621" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru328" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964236v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel M. Ribeiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Faye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035650" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964452v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny J. Hagenblad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn&#233;a L. Asplund" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti W. M. W. Leino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1943-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BQ59PPP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964462v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joseph" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9772-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26P74M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964453v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert188" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964316v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Jaubertie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Duperrier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gardet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2019-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0KS0TSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Bednarek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Boulaflous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tassy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers249" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia-Irina D.-I. Corol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann M. Raksegi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Z. Bedo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3008794" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964255v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Faure" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1732-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S83LS7V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964458v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mbsh-gg39" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakszegi Mariann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedo Zoltan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Shewry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Schaik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf202762b" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964410v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Jourdan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err061" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Faure" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-010-0302-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9GQRX35-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964127v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Lapierre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.03.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVNK2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189509v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shewry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieno Piironen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maija Lampi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnamari Edelmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Kariluoto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100039b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189497v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100053d" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964124v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Romeuf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-185" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00404.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964250v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.146076" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964336v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Pageau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1076-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KX5127X9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964220v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit G. Haseneyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0777-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964388v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Jestin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Auroy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B. Laubin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0730-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJHZ7V50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964177v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V Chaqu&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-555" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189423v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9288-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEFC6C3464BEA27844D2003AE525FFA855058C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964461v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina D. C. D. Moon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guillaumin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie C. Li" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly D. K. D. Craven" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/mycologia.99.6.895" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189201v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0178-x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HK40KMQD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu Triboi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGQ2K1RK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964330v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0304-4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83P9SZQC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Nagy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-006-0022-7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C37790F693A4F14F6F4E0E8AED6A51441C6AB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964162v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Qiang Y. Q. Gu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin D. Coleman-Derr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Dupin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt C. Crossman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.060756" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189248v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-067" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Torney" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g04-031" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964244v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Bony" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Pichon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Ravel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Durix" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0028-646x.2001.00231.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885956v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Naffaa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885958v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Guillaumin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885921v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Astier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702860v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051983v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Serie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390635v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125744v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482570v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391271v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rodrigues de Araujo Alves Cruz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866414v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626690v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Juhasz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666968v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242368v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798596v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lardos" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816849v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303039v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chanteranne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867478v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866600v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Martin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866719v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Tack" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459895v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866533v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677157v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867577v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867779v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695137v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420132v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181882v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420134v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benigna" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080358v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867881v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867848v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942672v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932061v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugue" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemeunier Pierre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289536v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772683v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871154v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293577v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293561v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340501v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux Martel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293543v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285615v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293539v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Miranda" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capelo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293537v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310111v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340477v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293552v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293550v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310115v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Papon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310117v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306174v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340489v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739817v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299632v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340480v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837498v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dusautoir" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340457v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299641v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Tran" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743144v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boussicut" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824887v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeniu E. Triboi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi-Blondel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708036v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Blancon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666918v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04285695v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676774v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720039v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785618v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rougeol" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez de Haro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817394v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perrochon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brossard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822855v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720980v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293542v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293575v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936158v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramune Kuktaite" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-34163-3_2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34163-3_2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351178v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Shewry" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Gebruers" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885649v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885634v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885625v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885676v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885314v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817038v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885553v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885577v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885447v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885204v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885239v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885176v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697022v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885162v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885154v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885132v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885151v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884164v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885138v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884056v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883984v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883950v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884072v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884106v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884089v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884035v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712254v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896437v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cailliatte" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785010v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Gadaleta" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gusman" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>