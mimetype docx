--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -354,329 +354,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de deux cas de brucellose dans le sud de la France aux époques médiévale et moderne (Abbaye Saint-Sauveur, Aniane ; La Closeraie, Aix-en-Provence)</w:t>
+                <w:t xml:space="preserve">Du &amp;lt;em&amp;gt;tafoni&amp;lt;/em&amp;gt; à l’&amp;lt;em&amp;gt;arca&amp;lt;/em&amp;gt; : inhumer en Corse du Mésolithique à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avril Meffray</w:t>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Biagini</w:t>
+                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Panuel</w:t>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schneider</w:t>
+                <w:t xml:space="preserve">Laurent Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, 82, pp.159-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03708359v1</w:t>
+                <w:t xml:space="preserve">hal-04113663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du &amp;lt;em&amp;gt;tafoni&amp;lt;/em&amp;gt; à l’&amp;lt;em&amp;gt;arca&amp;lt;/em&amp;gt; : inhumer en Corse du Mésolithique à l'époque moderne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">À propos de deux cas de brucellose dans le sud de la France aux époques médiévale et moderne (Abbaye Saint-Sauveur, Aniane ; La Closeraie, Aix-en-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Meffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vidal</w:t>
+                <w:t xml:space="preserve">Michel Panuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bergeret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Casanova</w:t>
+                <w:t xml:space="preserve">Laurent Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.9594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113663v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03708359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria -Lamajone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -744,64 +744,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria – Lamajone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Haurillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -839,64 +839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria : Lamajone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1003,51 +1003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Inisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1085,64 +1085,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria : Lamajone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, bilan 2018-2019, pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1180,51 +1180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoches transverses sur la pars basilaris de l’os occipital : nouveaux cas chez de très jeunes immatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1327,51 +1327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mellinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Montaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.353-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1396,64 +1396,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle tombe d'époque étrusque à Aléria, en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37, pp.66-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mellinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Montaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.353-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1716,51 +1716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière englouti de Torcy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une saison en Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 HS, pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1824,51 +1824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1958,51 +1958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2053,51 +2053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sépulture de pestiférés du Haut Moyen Âge à Vienne (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2183,51 +2183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistance et/ou transgression des pratiques funéraires en temps de peste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 136, pp.53-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2261,51 +2261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche anthropologique de sépultures de catastrophe du XVIIIe siècle (rue Martin-du-Nord, Douai, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,51 +2403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche anthropologique de sépultures de catastrophe du XVIIIe siècle (rue Martin-du-Nord, Douai, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,51 +2743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16, pp.355-365. </w:t>
@@ -2850,51 +2850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole helleniste à la Pointe Vella (Port-de-Bouc, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28, pp.115-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3256,64 +3256,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crémation en Corse à la lumière des récentes découvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ecard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3368,51 +3368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche archéoanthropologique des premiers jours de la vie au Moyen Age dans le sud-est de la France. Analyses de données récentes issues de trois sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3483,286 +3483,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typochronologie des inhumations du Haut-Empire à l’époque contemporaine en PACA. Où en est-on 25 ans après la dernière synthèse régionale ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Lattard</w:t>
+                <w:t xml:space="preserve">Du &amp;lt;i&amp;gt;tafoni&amp;lt;/i&amp;gt; à l’&amp;lt;i&amp;gt;arca&amp;lt;/i&amp;gt; : inhumer en Corse du Mésolithique à l’Époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Granier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2324</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/owi5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150000v1</w:t>
+                <w:t xml:space="preserve">hal-02875047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du &amp;lt;i&amp;gt;tafoni&amp;lt;/i&amp;gt; à l’&amp;lt;i&amp;gt;arca&amp;lt;/i&amp;gt; : inhumer en Corse du Mésolithique à l’Époque moderne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Typochronologie des inhumations du Haut-Empire à l’époque contemporaine en PACA. Où en est-on 25 ans après la dernière synthèse régionale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joseph Cesari</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875047v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation de proximité biologique au sein d’un échantillon médiéval provençal de statut social particulier (Saint Jean de Todon, Laudun l’Ardoise, Gard).</w:t>
               </w:r>
@@ -3787,51 +3787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Mopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3998,51 +3998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière d'esclaves de Torcy en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Archéologie de l'esclavage colonial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.377-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4067,51 +4067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au chapître : la catastrophe, des vestiges à interprêter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e journées d'anthropologie de Valbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Antibes, France. pp.271-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4136,51 +4136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le massacre de Katyn : polémique autour d'un charnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e journées d'anthropologie de Valbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Antibes, France. pp.399-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4231,51 +4231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Gambaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Drusini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4326,51 +4326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une anthropologie des catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4434,51 +4434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4542,51 +4542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charniers de Tuskulënai (Vilnius, Lituanie) : un exemple d'étude archéo-médico-légale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimantas Jankauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arunas Barkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,51 +4663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discovery of a mass grave of Napoleon's great army in Kaliningrad (formerly Königsberg), russian federation : preliminary results and interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Buzhilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Shvedchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,51 +4823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La peste : entre épidémies et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Marseille, France. pp.97-103</w:t>
@@ -4909,51 +4909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un charnier de la grande peste de 1720-1722 en Provence : les tranchées des Capucins de Ferrières de Martigues (Bouches-du-Rhône, France). Premières données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5034,51 +5034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille de l'île du Lazzaretto Vecchio de Venise : premières données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Gambaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Piero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5159,51 +5159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites d'inhumation de pestiférés sont-ils le reflet des populations vivantes ? Etat de la question dans le Sud-Est de la France à l'époque moderne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5271,51 +5271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures de catastrophe des périodes historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5504,51 +5504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Site deLa Roque (Graveson, Bouches du Rhône). Données paléodémographiques et paléopathologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5655,51 +5655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Acotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5793,51 +5793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations sociétés et patrimoines dans les milieux alpins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Gap - Vallouise - Alba, France. pp.29-33</w:t>
@@ -5898,51 +5898,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des pratiques funéraires durant l'Antiquité Tardive en Provence : l'exemple de Bouc-Bel-Air (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parmentier Sandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6006,51 +6006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoches transverses sur la pars basilaris de l’os occipital : un nouvel indicateur d’anomalie du développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6118,51 +6118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de l’uroscopie au cours d’un diagnostic archéologique avenue de la Margarido à Tarascon (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6239,51 +6239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6364,51 +6364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6446,51 +6446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléodémographie du cimetière de la chapelle Notre-Dame de la Mer, Fos-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1840e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France. Springer, 27 (1 Supplement), pp 1-7, 2015, Programme des Journées</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6515,51 +6515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques funéraires autour des enfants : le cas de la chapelle Notre-Dame de la Mer (Fos-sur-Mer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6649,51 +6649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parmentier Sandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIèmes colloque du GALF </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6776,51 +6776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6965,51 +6965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des pratiques funéraires durant l’Antiquité tardive en Provence : l’exemple de la nécropole de Bouc-Bel-air (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7099,90 +7099,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif singulier de l'Antiquité Tardive à la chapelle Saint-Jean de Todon (Laudun L'ardoise, Gard, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaëlle Granier; Charlotte Boyer; Élisabeth Anstett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Death and the Societies of Late Antiquity : New methods, new questions?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7246,51 +7246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des inhumations de l’Antiquité à l’époque contemporaine en Provence-Alpes-Côte-d’Azur : une nouvelle synthèse régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7388,51 +7388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Speriando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Darton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7487,51 +7487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence archéologique de l’urologie au cours d’un diagnostic archéologique Avenue de la Margarido à Tarascon (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7586,64 +7586,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle tombe étrusque en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7707,51 +7707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde des morts : le cimetière de La Closeraie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nuria Nin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aix en archéologie : 25 ans de découvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville d'Aix-en-Provence Direction Archéologie, édition Snoeck, à préciser, 2014, 978-9461611703</w:t>
@@ -7780,51 +7780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La posture des cadavres de pestiférés : reflet d'une persistance et/ou d'une transgression des normes funéraires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7866,51 +7866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilnius 2002, les fouilles anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7978,51 +7978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sépulture de catastrophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8082,51 +8082,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00443951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (18)</w:t>
+        <w:t xml:space="preserve">Rapport (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8356,1306 +8356,1358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleria-Palazzo 2024</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t>
+                <w:t xml:space="preserve">Corse, Corse-du-Sud (2A), Porto-Vecchio, Vetta, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bertaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Blanc</w:t>
+                <w:t xml:space="preserve">Florian Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes. 2024, 245 p</w:t>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04831848v1</w:t>
+                <w:t xml:space="preserve">hal-05587546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapelle de la Madone : Rapport de diagnostic : Menton, Alpes-Maritimes, Provence-Alpes-Côte d'Azur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aleria-Palazzo 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gailledrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bertaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes. 2024, 245 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Nicolas-Girardot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04172215v1</w:t>
+                <w:t xml:space="preserve">halshs-04831848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FILITOSA, U TURRICHJU Sollacaro, Corse-du-Sud ; parcelle D692 Rapport de fouilles programmées triannuelle – Année 1 (2022)</w:t>
+                <w:t xml:space="preserve">Chapelle de la Madone : Rapport de diagnostic : Menton, Alpes-Maritimes, Provence-Alpes-Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+                <w:t xml:space="preserve">Pascal Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Cadalen</w:t>
+                <w:t xml:space="preserve">Nathalie Nicolas-Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Camagny</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la Culture; DRAC-SRA de Corse; Association des Amis de Filitosa. 2022</w:t>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2023, 1 vol. 262 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909787v1</w:t>
+                <w:t xml:space="preserve">hal-04172215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria, Haute-Corse (2B), Grange aux chiens : rapport de diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+                <w:t xml:space="preserve">FILITOSA, U TURRICHJU Sollacaro, Corse-du-Sud ; parcelle D692 Rapport de fouilles programmées triannuelle – Année 1 (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Camagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives, INRAP. 2022, 131 p</w:t>
+              <w:t xml:space="preserve">Ministère de la Culture; DRAC-SRA de Corse; Association des Amis de Filitosa. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04123551v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arboratella e Pirelli C209 : une nécropole préromaine, une nécropole à incinération, un établissement agricole impérial romain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ecard</w:t>
+                <w:t xml:space="preserve">Aléria, Haute-Corse (2B), Grange aux chiens : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Haurillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP-Méditerranée, Corse. 2020, pp.181</w:t>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives, INRAP. 2022, 131 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03399113v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04123551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arles (13) - Route Nationale, Pont de Crau n° 453. rapport de diagnostic archéologique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arboratella e Pirelli C209 : une nécropole préromaine, une nécropole à incinération, un établissement agricole impérial romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Inisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP-Méditerranée, Corse. 2020, pp.181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Paone</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04180502v1</w:t>
+                <w:t xml:space="preserve">halshs-03399113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille, Lycée du Rempart, Rapport de fouilles archéologiques préventives.</w:t>
+                <w:t xml:space="preserve">Arles (13) - Route Nationale, Pont de Crau n° 453. rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mellinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diana Montaru</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Lang-Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap med. 2020, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Abel</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04178858v1</w:t>
+                <w:t xml:space="preserve">hal-04180502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Montclus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marseille, Lycée du Rempart, Rapport de fouilles archéologiques préventives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mellinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Montaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Mediterranée &amp; Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2019, 2 vol. 266 et 286 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Manniez</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01800617v1</w:t>
+                <w:t xml:space="preserve">hal-04178858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille archéologique programmée. VELORGUES: chapelle Saint-Andéol (Vaucluse)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Château de Montclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Breichner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; Association Vestigia Imago Atavorum. 2018, 79 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dadure</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01820891v1</w:t>
+                <w:t xml:space="preserve">hal-01800617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Montclus</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap; Association Vestigia Imago Atavorum. 2016, 70 p</w:t>
+                <w:t xml:space="preserve">Fouille archéologique programmée. VELORGUES: chapelle Saint-Andéol (Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dadure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parmentier Sandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée - Centre de Recherches Archéologiques de Marseille; Direction du patrimoine de l'Isle-sur-la-Sorgue. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487324v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille de la sépulture</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : Mellinand P., Angle des rues Nationale et de la Fare tranche 1, Provence-Alpes-Côte-d’Azur, Bouches-du-Rhône, Marseille, rapport final de diagnostic, INRAP Méditerranée. 2016, pp.43-46</w:t>
+                <w:t xml:space="preserve">Château de Montclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; Association Vestigia Imago Atavorum. 2016, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02937586v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseille (13) - Angle des rues Nationale et de la Fare tranche 1. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mellinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Castrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9671,518 +9723,584 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap med. 2016, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grenoble (38), Eglise Saint-Laurent - place Saint-Laurent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La fouille de la sépulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Mellinand P., Angle des rues Nationale et de la Fare tranche 1, Provence-Alpes-Côte-d’Azur, Bouches-du-Rhône, Marseille, rapport final de diagnostic, INRAP Méditerranée. 2016, pp.43-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Halley Des Fontaine</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04843633v1</w:t>
+                <w:t xml:space="preserve">halshs-02937586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chapelle et le cimetière Saint-Hippolyte de Névache (H-A)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grenoble (38), Eglise Saint-Laurent - place Saint-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Margarit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Pogneaux</w:t>
+                <w:t xml:space="preserve">Stéphane Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Broecker</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport de sauvetage urgent, SRA PACA. 2007, 66 p</w:t>
+                <w:t xml:space="preserve">Vincent Halley Des Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.268 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00519896v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermédiaire de fouille programmée triennale 2006-2008. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chapelle et le cimetière Saint-Hippolyte de Névache (H-A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Margarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pogneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Broecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport de sauvetage urgent, SRA PACA. 2007, 66 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Blanchard</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-01495577v1</w:t>
+                <w:t xml:space="preserve">halshs-00519896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport intermédiaire de fouille programmée triennale 2006-2008. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; Ministère de la Culture et de la Communication. 2006, 79 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; Ministère de la Culture et de la Communication. 2005, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10192,228 +10310,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocations articulaires et migrations d'ossements au sein de sépultures médiévales. Quelques éléments de réflexion pour l'interprétation des pratiques funéraires provençales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault Lisfranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.S32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche archéo-anthropologique des inhumations militaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.93-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilna 1812 : les disparus de la Grande Armée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10434,51 +10552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10488,78 +10606,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie en lien avec l'article Typochronologie des inhumations de l'Antiquité à l’époque contemporaine en Provence-Alpes-Côte-d’Azur : Une nouvelle synthèse régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10584,65 +10702,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03399141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId259"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10710,51 +10828,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF062DA3"/>
+    <w:nsid w:val="9524F26B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10941,51 +11059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-rigeade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3550-6131" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114447578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000050348313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baroiller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ss4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meffray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe &#201;card" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2019.07.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881703v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24568" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tzortzis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Hieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aboudharam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bot-Helly Anne Le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2009.1886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.136.0053" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Willot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demolon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino Massa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.06.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-814HXHCQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Palubeckait&#279;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jankauskas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Macia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.846" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF21CGNJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Palubeckait&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Jankauskas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Devriendt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.02.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZRBTGLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/owi5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mopin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090422v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Gambaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Drusini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490751v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Barkus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Urbanavicius" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Garmus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Shvedchikova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Piero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobbo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173392v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fiers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pogneaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Acotto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851105v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Sandy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sillano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112929v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coustaud Edith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076708v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/69118" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.69118" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68328" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68328" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Speriando" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679923v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091046v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919406v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443951v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452100v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396496v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chevaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831848v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172215v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicolas-Girardot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cadalen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399113v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180502v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178858v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Abel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180504v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Carvalho" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Halley Des Fontaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519896v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Broecker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495577v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanchard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lallemand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495580v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072980v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Lisfranc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440202v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008948v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-rigeade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3550-6131" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114447578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000050348313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baroiller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ss4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meffray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9594" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe &#201;card" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2019.07.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881703v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24568" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tzortzis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Hieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aboudharam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bot-Helly Anne Le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2009.1886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.136.0053" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Willot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demolon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino Massa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.06.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-814HXHCQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Palubeckait&#279;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jankauskas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Macia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.846" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF21CGNJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Palubeckait&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Jankauskas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Devriendt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.02.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZRBTGLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/owi5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mopin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090422v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Gambaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Drusini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490751v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Barkus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Urbanavicius" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Garmus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Shvedchikova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Piero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobbo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173392v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fiers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pogneaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Acotto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851105v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Sandy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sillano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112929v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coustaud Edith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076708v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/69118" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.69118" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68328" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68328" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Speriando" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679923v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091046v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919406v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443951v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452100v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396496v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chevaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587546v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831848v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172215v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicolas-Girardot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909787v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cadalen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180502v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Abel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820891v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Carvalho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937586v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843633v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Halley Des Fontaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Broecker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495577v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanchard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lallemand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072980v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Lisfranc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440202v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008948v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>