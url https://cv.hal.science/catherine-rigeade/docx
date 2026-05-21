--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -3483,286 +3483,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du &amp;lt;i&amp;gt;tafoni&amp;lt;/i&amp;gt; à l’&amp;lt;i&amp;gt;arca&amp;lt;/i&amp;gt; : inhumer en Corse du Mésolithique à l’Époque moderne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typochronologie des inhumations du Haut-Empire à l’époque contemporaine en PACA. Où en est-on 25 ans après la dernière synthèse régionale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joseph Cesari</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875047v1</w:t>
+                <w:t xml:space="preserve">hal-02150000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typochronologie des inhumations du Haut-Empire à l’époque contemporaine en PACA. Où en est-on 25 ans après la dernière synthèse régionale ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+                <w:t xml:space="preserve">Du &amp;lt;i&amp;gt;tafoni&amp;lt;/i&amp;gt; à l’&amp;lt;i&amp;gt;arca&amp;lt;/i&amp;gt; : inhumer en Corse du Mésolithique à l’Époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Richier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2324</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/owi5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150000v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation de proximité biologique au sein d’un échantillon médiéval provençal de statut social particulier (Saint Jean de Todon, Laudun l’Ardoise, Gard).</w:t>
               </w:r>
@@ -7246,51 +7246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des inhumations de l’Antiquité à l’époque contemporaine en Provence-Alpes-Côte-d’Azur : une nouvelle synthèse régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10633,51 +10633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie en lien avec l'article Typochronologie des inhumations de l'Antiquité à l’époque contemporaine en Provence-Alpes-Côte-d’Azur : Une nouvelle synthèse régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10828,51 +10828,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9524F26B"/>
+    <w:nsid w:val="C927DCA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11059,51 +11059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-rigeade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3550-6131" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114447578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000050348313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baroiller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ss4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meffray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9594" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe &#201;card" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2019.07.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881703v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24568" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tzortzis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Hieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aboudharam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bot-Helly Anne Le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2009.1886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.136.0053" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Willot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demolon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino Massa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.06.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-814HXHCQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Palubeckait&#279;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jankauskas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Macia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.846" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF21CGNJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Palubeckait&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Jankauskas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Devriendt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.02.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZRBTGLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/owi5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mopin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090422v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Gambaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Drusini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490751v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Barkus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Urbanavicius" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Garmus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Shvedchikova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Piero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobbo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173392v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fiers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pogneaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Acotto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851105v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Sandy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sillano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112929v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coustaud Edith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076708v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/69118" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.69118" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68328" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68328" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Speriando" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679923v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091046v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919406v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443951v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452100v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396496v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chevaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587546v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831848v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172215v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicolas-Girardot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909787v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cadalen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180502v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Abel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820891v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Carvalho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937586v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843633v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Halley Des Fontaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Broecker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495577v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanchard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lallemand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072980v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Lisfranc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440202v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008948v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-rigeade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3550-6131" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114447578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000050348313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baroiller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ss4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meffray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9594" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe &#201;card" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2019.07.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881703v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Montaru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24568" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tzortzis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Hieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aboudharam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drancourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bot-Helly Anne Le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2009.1886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.136.0053" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Willot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demolon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino Massa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.06.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-814HXHCQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Palubeckait&#279;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jankauskas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Macia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.846" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF21CGNJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Palubeckait&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Jankauskas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Devriendt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.02.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZRBTGLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/owi5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mopin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090422v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Gambaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Drusini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490751v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Barkus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Urbanavicius" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Garmus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Shvedchikova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Piero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gobbo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173392v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fiers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Julien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pogneaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Acotto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851105v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Sandy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sillano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819996v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112929v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coustaud Edith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076708v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/69118" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.69118" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68328" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68328" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Speriando" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679923v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091046v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919406v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443951v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452100v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396496v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chevaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587546v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831848v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172215v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicolas-Girardot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909787v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cadalen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180502v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Abel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800617v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breichner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820891v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Carvalho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937586v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843633v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Halley Des Fontaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Broecker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495577v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanchard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lallemand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072980v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Lisfranc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440202v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008948v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399141v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>