--- v0 (2026-03-10)
+++ v1 (2026-04-09)
@@ -922,191 +922,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts socio-économiques de la crise des subprime pour les pays de la région Pacifique</w:t>
+                <w:t xml:space="preserve">Reform of indirect taxation and VA-based employers’ contributions: New Caledonia on its way to a social VAT?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Scientific Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 47 (4)</w:t>
+              <w:t xml:space="preserve">Pacific Economic Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.215-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155221v1</w:t>
+                <w:t xml:space="preserve">hal-05141215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reform of indirect taxation and VA-based employers’ contributions: New Caledonia on its way to a social VAT?</w:t>
+                <w:t xml:space="preserve">Impacts socio-économiques de la crise des subprime pour les pays de la région Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Economic Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (3), pp.215-230</w:t>
+              <w:t xml:space="preserve">European Journal of Scientific Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141215v1</w:t>
+                <w:t xml:space="preserve">hal-05155221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Business Administration Studies Offer Better Preparation for Supervisory Positions than Traditional Economics Studies?</w:t>
               </w:r>
@@ -1190,200 +1190,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion du capital humain et efficience salariale. Une application sur données appariées employé-employeur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance in European higher education: A non‐parametric production frontier approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Joumady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Othman Joumady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (2), pp.189-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09645290500031215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372616v1</w:t>
+                <w:t xml:space="preserve">hal-05141232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance in European higher education: A non‐parametric production frontier approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion du capital humain et efficience salariale. Une application sur données appariées employé-employeur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Joumady</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 169-170-171, pp.127-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09645290500031215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05141232v1</w:t>
+                <w:t xml:space="preserve">hal-00372616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitting to the job: the role of generic and vocational competencies in adjustment and performance</w:t>
               </w:r>
@@ -1944,299 +1944,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the effetcs of the law on local employment in New Caledonia?</w:t>
+                <w:t xml:space="preserve">Education and racial inequalities in a context of decolonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th conference of Pacific Islands Universities Research Network (PIURN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Solomon Islands National University, Nov 2021, Iles Salomons, Solomon Islands</w:t>
+              <w:t xml:space="preserve">69th annual meeting of Association Française de Sciences Economiques (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979144v1</w:t>
+                <w:t xml:space="preserve">hal-04979146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education and racial inequalities in New Caledonia »</w:t>
+                <w:t xml:space="preserve">What are the effetcs of the law on local employment in New Caledonia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postgraduate and Early Career Researcher Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australian Association for Pacific Studies (AAPS), Apr 2021, Waikato, New Zealand</w:t>
+              <w:t xml:space="preserve">4th conference of Pacific Islands Universities Research Network (PIURN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solomon Islands National University, Nov 2021, Iles Salomons, Solomon Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979149v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education and racial inequalities in a context of decolonization</w:t>
+                <w:t xml:space="preserve">Education and racial inequalities in New Caledonia »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th annual meeting of Association Française de Sciences Economiques (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Postgraduate and Early Career Researcher Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Association for Pacific Studies (AAPS), Apr 2021, Waikato, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979146v1</w:t>
+                <w:t xml:space="preserve">hal-04979149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation des équipes enseignantes, décrochage et réussite scolaires des élèves : résultats d'expériences en collège et lycée en Nouvelle-Calédonie</w:t>
               </w:r>
@@ -2636,143 +2636,257 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie calédonienne dans le Pacifique insulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle économie pour la Nouvelle-Calédonie après la période référendaire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-36, 2019, Collection LARJE, 979-10-91032-10-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie néo-calédonienne au-delà du nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wasmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2782,51 +2896,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking for tipping point in the housing market : evidence from a field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2874,87 +2988,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnic discrimination in the rental housing market : an experiment in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,73 +3102,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01879553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivité sectorielle du travail et compétitivité de l’économie de la Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3063,87 +3177,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCRIMINATIONS ETHNIQUES DANS L’ACCES AU LOGEMENT: UNE EXPERIMENTATION EN NOUVELLE-CALEDONIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,51 +3291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3231,275 +3345,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme mine et territoires Impacts de la mine sur l'évolution des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Despinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRT « Nickel &amp; son environnement ». 2023, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels effets de la loi sur l’emploi local en Nouvelle-Calédonie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Wright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT Mines et Territoires. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3646,51 +3760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03565465v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna&#239; Tokotoko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Roi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.298004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05501862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.499s.1938" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05536736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hadj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lavigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lagadec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155221v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Heijke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Ramaekers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645290500073829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Joumady" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645290500031215" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Meng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-5371(03)00013-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Azam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexian Allibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cornier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03015654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02446770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chauchat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giraudeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gravelat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01685194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wasmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01880324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wright" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03565465v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna&#239; Tokotoko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Roi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.298004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05501862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.499s.1938" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05536736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hadj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lavigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lagadec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Heijke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Ramaekers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645290500073829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Joumady" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645290500031215" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Meng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-5371(03)00013-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Azam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexian Allibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cornier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03015654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02446770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chauchat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giraudeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gravelat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01685194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wasmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01880324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wright" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>