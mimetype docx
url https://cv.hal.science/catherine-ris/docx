--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -922,191 +922,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reform of indirect taxation and VA-based employers’ contributions: New Caledonia on its way to a social VAT?</w:t>
+                <w:t xml:space="preserve">Impacts socio-économiques de la crise des subprime pour les pays de la région Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Economic Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (3), pp.215-230</w:t>
+              <w:t xml:space="preserve">European Journal of Scientific Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141215v1</w:t>
+                <w:t xml:space="preserve">hal-05155221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts socio-économiques de la crise des subprime pour les pays de la région Pacifique</w:t>
+                <w:t xml:space="preserve">Reform of indirect taxation and VA-based employers’ contributions: New Caledonia on its way to a social VAT?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Scientific Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 47 (4)</w:t>
+              <w:t xml:space="preserve">Pacific Economic Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.215-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155221v1</w:t>
+                <w:t xml:space="preserve">hal-05141215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Business Administration Studies Offer Better Preparation for Supervisory Positions than Traditional Economics Studies?</w:t>
               </w:r>
@@ -1190,200 +1190,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance in European higher education: A non‐parametric production frontier approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion du capital humain et efficience salariale. Une application sur données appariées employé-employeur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Joumady</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 169-170-171, pp.127-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141232v1</w:t>
+                <w:t xml:space="preserve">hal-00372616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion du capital humain et efficience salariale. Une application sur données appariées employé-employeur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance in European higher education: A non‐parametric production frontier approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Joumady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Othman Joumady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (2), pp.189-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09645290500031215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372616v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitting to the job: the role of generic and vocational competencies in adjustment and performance</w:t>
               </w:r>
@@ -1944,299 +1944,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education and racial inequalities in a context of decolonization</w:t>
+                <w:t xml:space="preserve">What are the effetcs of the law on local employment in New Caledonia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th annual meeting of Association Française de Sciences Economiques (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">4th conference of Pacific Islands Universities Research Network (PIURN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solomon Islands National University, Nov 2021, Iles Salomons, Solomon Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979146v1</w:t>
+                <w:t xml:space="preserve">hal-04979144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the effetcs of the law on local employment in New Caledonia?</w:t>
+                <w:t xml:space="preserve">Education and racial inequalities in New Caledonia »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th conference of Pacific Islands Universities Research Network (PIURN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Solomon Islands National University, Nov 2021, Iles Salomons, Solomon Islands</w:t>
+              <w:t xml:space="preserve">Postgraduate and Early Career Researcher Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Association for Pacific Studies (AAPS), Apr 2021, Waikato, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979144v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education and racial inequalities in New Caledonia »</w:t>
+                <w:t xml:space="preserve">Education and racial inequalities in a context of decolonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postgraduate and Early Career Researcher Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australian Association for Pacific Studies (AAPS), Apr 2021, Waikato, New Zealand</w:t>
+              <w:t xml:space="preserve">69th annual meeting of Association Française de Sciences Economiques (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979149v1</w:t>
+                <w:t xml:space="preserve">hal-04979146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation des équipes enseignantes, décrochage et réussite scolaires des élèves : résultats d'expériences en collège et lycée en Nouvelle-Calédonie</w:t>
               </w:r>
@@ -2636,137 +2636,314 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Motivations et freins à la création et reprise d’entreprise en Nouvelle-Calédonie au regard des facteurs juridiques, économiques et socio-culturels locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel droit pour les entreprises en Nouvelle Calédonie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-31, 2021, Collection LARJE, 979‑10‑91032‑19‑3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public policies for economic and social rebalancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding New Caledonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-334, 2021, Collection LARJE, 979‑10‑91032‑20‑9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'économie calédonienne dans le Pacifique insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle économie pour la Nouvelle-Calédonie après la période référendaire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-36, 2019, Collection LARJE, 979-10-91032-10-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2776,117 +2953,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie néo-calédonienne au-delà du nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wasmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2896,51 +3073,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking for tipping point in the housing market : evidence from a field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2988,87 +3165,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnic discrimination in the rental housing market : an experiment in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3102,73 +3279,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01879553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivité sectorielle du travail et compétitivité de l’économie de la Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3177,87 +3354,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCRIMINATIONS ETHNIQUES DANS L’ACCES AU LOGEMENT: UNE EXPERIMENTATION EN NOUVELLE-CALEDONIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3291,51 +3468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3345,275 +3522,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme mine et territoires Impacts de la mine sur l'évolution des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Despinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRT « Nickel &amp; son environnement ». 2023, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels effets de la loi sur l’emploi local en Nouvelle-Calédonie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Wright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT Mines et Territoires. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3760,51 +3937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03565465v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna&#239; Tokotoko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Roi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.298004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05501862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.499s.1938" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05536736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hadj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lavigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lagadec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Heijke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Ramaekers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645290500073829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Joumady" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645290500031215" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Meng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-5371(03)00013-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Azam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexian Allibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cornier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03015654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02446770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chauchat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giraudeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gravelat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01685194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wasmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01880324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wright" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03565465v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna&#239; Tokotoko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Roi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.298004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05501862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.499s.1938" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05536736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hadj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lavigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lagadec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155221v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Heijke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Ramaekers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645290500073829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Joumady" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645290500031215" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Meng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-5371(03)00013-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Azam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexian Allibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cornier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03015654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02446770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chauchat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giraudeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gravelat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314124v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01685194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wasmer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01880324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wright" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>