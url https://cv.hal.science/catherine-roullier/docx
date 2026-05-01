--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -395,697 +395,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in marine mycological research in different countries, and prospects for future developments worldwide</w:t>
+                <w:t xml:space="preserve">Enzymatic bromination of marine fungal extracts for enhancement of chemical diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-Lai Pang</w:t>
+                <w:t xml:space="preserve">Bastien Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jones</w:t>
+                <w:t xml:space="preserve">Thibaut Robiou du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdel-Wahab</w:t>
+                <w:t xml:space="preserve">Yves François Pouchus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Adams</w:t>
+                <w:t xml:space="preserve">Deniz Tasdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Alves</w:t>
+                <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanica Marina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (4), pp.239-269. </w:t>
+              <w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.102786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/bot-2023-0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcab.2023.102786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771647v1</w:t>
+                <w:t xml:space="preserve">hal-04771313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary Strategies to Unlock Biosynthesis Gene Clusters Encoding Secondary Metabolites in the Filamentous Fungus Podospora anserina</w:t>
+                <w:t xml:space="preserve">Nature‐Inspired Chemistry of Complex Alkaloids: Combining Targeted Molecular Networking Approach and Semisynthetic Strategy to Access Rare Communesins in a Marine‐Derived Penicillium expansum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Shen</w:t>
+                <w:t xml:space="preserve">Thi Phuong Thuy Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Hugues Porée</w:t>
+                <w:t xml:space="preserve">Laurent Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gaslonde</w:t>
+                <w:t xml:space="preserve">Isabelle Kerzaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Riffault-Valois</w:t>
+                <w:t xml:space="preserve">Emmanuel Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (38), pp.e202300103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof9010009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957270v1</w:t>
+                <w:t xml:space="preserve">hal-04485716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous Expression and Biochemical Characterization of a New Chloroperoxidase Isolated from the Deep-Sea Hydrothermal Vent Black Yeast Hortaea werneckii UBOCC-A-208029</w:t>
+                <w:t xml:space="preserve">Recent progress in marine mycological research in different countries, and prospects for future developments worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Cochereau</w:t>
+                <w:t xml:space="preserve">Ka-Lai Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoran Le Strat</w:t>
+                <w:t xml:space="preserve">E. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaolin Ji</w:t>
+                <w:t xml:space="preserve">Mohamed Abdel-Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Sarah Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-023-10222-7⟩</w:t>
+              <w:t xml:space="preserve">Botanica Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (4), pp.239-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bot-2023-0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241644v1</w:t>
+                <w:t xml:space="preserve">hal-04771647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic bromination of marine fungal extracts for enhancement of chemical diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Heterologous Expression and Biochemical Characterization of a New Chloroperoxidase Isolated from the Deep-Sea Hydrothermal Vent Black Yeast Hortaea werneckii UBOCC-A-208029</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves François Pouchus</w:t>
+                <w:t xml:space="preserve">Yoran Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Tasdemir</w:t>
+                <w:t xml:space="preserve">Qiaolin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51, pp.102786. </w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.519-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcab.2023.102786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10126-023-10222-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771313v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature‐Inspired Chemistry of Complex Alkaloids: Combining Targeted Molecular Networking Approach and Semisynthetic Strategy to Access Rare Communesins in a Marine‐Derived Penicillium expansum</w:t>
+                <w:t xml:space="preserve">Complementary Strategies to Unlock Biosynthesis Gene Clusters Encoding Secondary Metabolites in the Filamentous Fungus Podospora anserina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Phuong Thuy Hoang</w:t>
+                <w:t xml:space="preserve">Ling Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Evanno</w:t>
+                <w:t xml:space="preserve">François-Hugues Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kerzaon</w:t>
+                <w:t xml:space="preserve">Thomas Gaslonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gentil</w:t>
+                <w:t xml:space="preserve">Ludivine Riffault-Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (38), pp.e202300103. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202300103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof9010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485716v1</w:t>
+                <w:t xml:space="preserve">hal-03957270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to Anti-Biofilm Compounds from Endolichenic Fungi Using a Bioguided Networking Screening</w:t>
               </w:r>
@@ -1205,77 +1205,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halogenation in Fungi: What Do We Know and What Remains to Be Discovered?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves François Pouchus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1335,64 +1335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of the GATA-type transcription factor PaNsdD in the filamentous fungus Podospora anserina and its interplay with the sterigmatocystin pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaslonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1463,563 +1463,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of ergosterol using liquid chromatography/electrospray ionization mass spectrometry: Investigation of unusual in‐source reactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproducible molecular networking of untargeted mass spectrometry data using GNPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decha Kumla</w:t>
+                <w:t xml:space="preserve">Allegra Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anake Kijjoa</w:t>
+                <w:t xml:space="preserve">Emily Gentry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El‐hassane Nazih</w:t>
+                <w:t xml:space="preserve">Kerry Mcphail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Nothias-Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8780⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.1954-1991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41596-020-0317-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015867v1</w:t>
+                <w:t xml:space="preserve">hal-03015872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible molecular networking of untargeted mass spectrometry data using GNPS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expanding the chemical diversity through microorganisms co-culture: Current status and outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerry Mcphail</w:t>
+                <w:t xml:space="preserve">Divya Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+                <w:t xml:space="preserve">Prasoon Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Nothias-Esposito</w:t>
+                <w:t xml:space="preserve">Sundeep Jaglan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (6), pp.1954-1991. </w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.107521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41596-020-0317-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015872v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the chemical diversity through microorganisms co-culture: Current status and outlook</w:t>
+                <w:t xml:space="preserve">Characterization of maitotoxin‐4 (MTX4) using electrospray positive mode ionization high‐resolution mass spectrometry and UV spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divya Arora</w:t>
+                <w:t xml:space="preserve">Francesco Pisapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasoon Gupta</w:t>
+                <w:t xml:space="preserve">Manoëlla M Sibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sundeep Jaglan</w:t>
+                <w:t xml:space="preserve">Ryuichi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grovel</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiyuki Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107521⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015863v1</w:t>
+                <w:t xml:space="preserve">hal-03015946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of maitotoxin‐4 (MTX4) using electrospray positive mode ionization high‐resolution mass spectrometry and UV spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Pisapia</w:t>
+                <w:t xml:space="preserve">Detection of ergosterol using liquid chromatography/electrospray ionization mass spectrometry: Investigation of unusual in‐source reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoëlla M Sibat</w:t>
+                <w:t xml:space="preserve">Decha Kumla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryuichi Watanabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roullier</w:t>
+                <w:t xml:space="preserve">Anake Kijjoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Suzuki</w:t>
+                <w:t xml:space="preserve">El‐hassane Nazih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34 (19), </w:t>
+              <w:t xml:space="preserve">, 2020, 34 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.8859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015946v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting bioactive compounds in natural extracts - Development of a comprehensive workflow combining chemical and biological data</w:t>
               </w:r>
@@ -2139,51 +2139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C25 steroids from the marine mussel-derived fungus Penicillium ubiquetum MMS330</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Phuong Thuy Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2273,96 +2273,96 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics-Driven Discovery of Meroterpenoids from a Mussel-Derived Penicillium ubiquetum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Phuong Thuy Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Robiou du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Nazih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2377,449 +2377,431 @@
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015858v1</w:t>
+                <w:t xml:space="preserve">hal-05521953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics-Driven Discovery of Meroterpenoids from a Mussel-Derived Penicillium ubiquetum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Phuong Thuy Hoang</w:t>
+                <w:t xml:space="preserve">Nitrosopyridine Probe To Detect Polyketide Natural Products with Conjugated Alkenes: Discovery of Novodaryamide and Nocarditriene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Castro-Falcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Millán-Aguiñaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chambers Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00569⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.3097-3106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521953v1</w:t>
+                <w:t xml:space="preserve">hal-03015853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrosopyridine Probe To Detect Polyketide Natural Products with Conjugated Alkenes: Discovery of Novodaryamide and Nocarditriene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalie Millán-Aguiñaga</w:t>
+                <w:t xml:space="preserve">Metabolomics-Driven Discovery of Meroterpenoids from a Mussel-Derived Penicillium ubiquetum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Thuy Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Nazih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (11), pp.2501-2511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00598⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03015853v1</w:t>
+                <w:t xml:space="preserve">hal-03015858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Osmotic Stress Affect Natural Product Expression in Fungi?</w:t>
+                <w:t xml:space="preserve">Successes and pitfalls in automated dereplication strategy using liquid chromatography coupled to mass spectrometry data: A CASMI 2016 experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Overy</w:t>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hebelin Correa</w:t>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.297-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2016.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md15080254⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015848v1</w:t>
+                <w:t xml:space="preserve">hal-03015840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The secreted polyketide boydone A is responsible for the anti-Staphylococcus aureus activity of Scedosporium boydii</w:t>
               </w:r>
@@ -2857,1802 +2839,1856 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 364 (22), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsle/fnx223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successes and pitfalls in automated dereplication strategy using liquid chromatography coupled to mass spectrometry data: A CASMI 2016 experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bertrand</w:t>
+                <w:t xml:space="preserve">Maitotoxin-4, a Novel MTX Analog Produced by Gambierdiscus excentricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pisapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoëlla M Sibat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C Herrenknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guitton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Korian Lhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2016.12.025⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (7), pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md15070220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015840v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01570046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitotoxin-4, a Novel MTX Analog Produced by Gambierdiscus excentricus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungi isolated from Madagascar shrimps - investigation of the Aspergillus niger metabolism by combined LC-MS and NMR metabolomics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korian Lhaute</w:t>
+                <w:t xml:space="preserve">Maherizo Gedice Fernand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greta Gaiani</w:t>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md15070220⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 479, pp.750-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01570046v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungi isolated from Madagascar shrimps - investigation of the Aspergillus niger metabolism by combined LC-MS and NMR metabolomics studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maherizo Gedice Fernand</w:t>
+                <w:t xml:space="preserve">Does Osmotic Stress Affect Natural Product Expression in Fungi?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Overy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hebelin Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lacoste</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chiung Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ka-Lai Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.07.015⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (8), pp.254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md15080254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015843v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Dependency of Chemodiversity and Biosynthetic Pathways: An LC-MS Metabolomic Study of Marine-Sourced Penicillium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated MS/MS data annotation: CASMI experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grovel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (5), pp.103. </w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (S 01), pp.S1-S381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md14050103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1596289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015824v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated MS/MS data annotation: CASMI experiences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Time Dependency of Chemodiversity and Biosynthetic Pathways: An LC-MS Metabolomic Study of Marine-Sourced Penicillium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1596289⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (5), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md14050103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176592v1</w:t>
+                <w:t xml:space="preserve">hal-03015824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Detection of Natural Halogenated Compounds from LC-MS Profiles–Application to the Isolation of Bioactive Chlorinated Compounds from Marine-Derived Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88 (18), pp.9143-9150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b02128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kororamide B, a brominated alkaloid from the bryozoan Amathia tortuosa and its effects on Parkinson's disease cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousef Dashti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George D. Mellick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71 (41), pp.7879-7884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2015.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented 17-residue peptaibiotics produced by marine-derived Trichoderma atroviride.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Carroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (5), pp.772-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbdv.201200398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium Gametocyte Inhibition Identified from a Natural-Product-Based Fragment Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Campitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine Trenholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.2654-2659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cb400582b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and identification of mycosporines-like compounds in cyanolichens. Isolation of mycosporine hydroxyglutamicol from Nephroma laevigatum Ach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylene Chollet-Krugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Pferschy-Wenzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald N Rechberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 72 (11-12), pp.1348-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2011.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel aryl-hydrazide from the marine lichen Lichina pygmaea: isolation, synthesis of derivatives, and cytotoxicity assays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylene Chollet-Krugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van de Weghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lohézic-Le Dévéhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boustie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (15), pp.4582-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple dual-mode centrifugal partition chromatography as an efficient method for the purification of a mycosporine from a crude methanolic extract of Lichina pygmaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylene Chollet-Krugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boustie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 877 (22), pp.2067-2073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jchromb.2009.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and anti-tubulin evaluation of chromone-based analogues of combretastatins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quintin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lewin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (17), pp.4038-4051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2006.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4662,154 +4698,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeHaloCoA project (MarinE HALOgenated COmpounds Analysis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4819,512 +4855,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical investigation of a marine-derived Penicillium canescens strain: detection and isolation of halogenated and bioactive compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Annic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaolin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey Alaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical investigation of the halotolerant yeast Hortaea werneckii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafia Ahmed Tuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII MaNaPro - XIII ECMNP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical investigation of the halotolerant yeast Hortaea werneckii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafia Ahmed Tuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Symposium International AFERP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChromAnnot a webserver for deep LC-HRMS/MS chromatogram annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5334,543 +5370,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ka-Lai Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Marine Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.99-153, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33000-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycosporine-Like Amino Acids (MAAs) in Biological Photosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boustie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane La Barre, Jean-Michel Kornprobst (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outstanding Marine Molecules: Chemistry, Biology, Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH, pp.333-360, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527681501.ch15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Marine-Derived Penicillium Species in the Discovery of New Potential Antitumor Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Pouchus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane La Barre; Jean-Michel Kornprobst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outstanding Marine Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.45-84, 2014, 9783527681501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527681501.ch03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine-derived Trichoderma: a source of new bioactive metabolites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sallenave-Namont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trichoderma: biology and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI, pp.247-279, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781780642475.0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5880,265 +5916,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varied mutual growth inhibition between commensal yeasts and E. coli strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Pingault--Ordronneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vashineta Ragoobeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan Cockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel insights into the chemodiversity and chemical ecology of the extremophile black yeast Hortaea werneckii, unlocking its potential for compound discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bede Ffinian Rowe Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafia Ahmed Tuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6148,114 +6184,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de mycosporines et de dérivés aminés lichéniques d’intérêt pour les cancers photoinduits : étude phytochimique d’un lichen marin : Lichina pygmaea (Lightf.) C. Agardh.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie thérapeutique. Université de Rennes 1, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05411081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6402,51 +6438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22070313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Lai Pang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Wahab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2023-0015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Shen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Hugues Por&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaslonde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Riffault-Valois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9010009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Ji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-023-10222-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou du Pont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Tasdemir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2023.102786" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerzaon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gentil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seinde Toure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8101012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103157" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02378-21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015867v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decha Kumla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anake Kijjoa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;hassane Nazih" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8780" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Aron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Gentry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mcphail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nothias-Esposito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-0317-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Arora" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasoon Gupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Jaglan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107521" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pisapia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;lla M Sibat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Watanabe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Suzuki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8859" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Nazih" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Daoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mocquard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourjot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.04.038" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boumard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.09.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nazih" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00569" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Castro-Falc&#243;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mill&#225;n-Agui&#241;aga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jensen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambers Hughes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00598" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Overy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebelin Correa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chiung Chi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15080254" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407052v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Staerck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx223" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2016.12.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C Herrenknecht" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korian Lhaute" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Gaiani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15070220" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maherizo Gedice Fernand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.07.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peign&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14050103" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176592v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596289" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015826v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Val&#233;ry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Amand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b02128" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015823v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Dashti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wood" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Mellick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.08.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03595748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Carroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isaline van Bohemen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201200398" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJL6N1MJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Vu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Campitelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Trenholme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Gardiner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400582b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Chollet-Krugler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Pferschy-Wenzig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald N Rechberger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2011.04.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2KXWDSG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van de Weghe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loh&#233;zic-Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.06.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHMVXM0V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015797v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.05.040" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015791v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quintin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Thoret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lewin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.02.024" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07V0RSW1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541279v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Geiger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144923v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Annic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Delalande" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Alaban" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830020v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Ahmed Tuli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gros" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144901v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321190v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;dou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33000-6_4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116105v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch15" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015903v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch03" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015897v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Petit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sallenave-Namont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grovel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780642475.0247" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519243v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pingault--Ordronneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vashineta Ragoobeer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chambon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Cockx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184347v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Ffinian Rowe Davies" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05411081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22070313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou du Pont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Tasdemir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2023.102786" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerzaon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gentil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Lai Pang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jones" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Wahab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adams" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2023-0015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Ji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-023-10222-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Shen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Hugues Por&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaslonde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Riffault-Valois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9010009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seinde Toure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8101012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103157" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02378-21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra Aron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Gentry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mcphail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nothias-Esposito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-0317-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Arora" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasoon Gupta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Jaglan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107521" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pisapia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;lla M Sibat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Watanabe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Suzuki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8859" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decha Kumla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anake Kijjoa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;hassane Nazih" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8780" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Nazih" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Daoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mocquard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourjot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.04.038" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boumard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.09.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nazih" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00569" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Castro-Falc&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mill&#225;n-Agui&#241;aga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jensen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambers Hughes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00598" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2016.12.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0RZM678-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407052v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Staerck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C Herrenknecht" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korian Lhaute" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Gaiani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15070220" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015843v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maherizo Gedice Fernand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.07.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48X8JH3V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Overy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebelin Correa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chiung Chi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15080254" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176592v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596289" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peign&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14050103" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Val&#233;ry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Amand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b02128" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015823v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Dashti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vial" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wood" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Mellick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.08.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8CFPD92-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03595748v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Carroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isaline van Bohemen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201200398" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJL6N1MJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Vu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Campitelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Trenholme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Gardiner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400582b" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843484v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Chollet-Krugler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Pferschy-Wenzig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald N Rechberger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2011.04.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2KXWDSG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844454v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van de Weghe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loh&#233;zic-Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.06.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHMVXM0V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.05.040" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quintin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Thoret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lewin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.02.024" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07V0RSW1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03541279v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Geiger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144923v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Annic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Delalande" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Alaban" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Ahmed Tuli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Gros" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144901v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321190v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;dou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33000-6_4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116105v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015903v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch03" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015897v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Petit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sallenave-Namont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grovel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780642475.0247" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519243v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pingault--Ordronneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vashineta Ragoobeer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chambon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Cockx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184347v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Ffinian Rowe Davies" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05411081v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>