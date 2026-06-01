--- v2 (2026-05-03)
+++ v3 (2026-06-01)
@@ -1651,307 +1651,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthodologie pour la publication des bulletins de santé du végétal sur le LOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
+                <w:t xml:space="preserve">B. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
+                <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">X. Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.632-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593199v1</w:t>
+                <w:t xml:space="preserve">hal-02606598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie pour la publication des bulletins de santé du végétal sur le LOD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Stephan</w:t>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pinet</w:t>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Reboud</w:t>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cellier</w:t>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2017.10.022⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606598v1</w:t>
+                <w:t xml:space="preserve">hal-01593199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent flood adaptive context-aware system: How wireless sensors adapt their configuration based on environmental phenomenon events</w:t>
               </w:r>
@@ -1989,51 +1989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 206 (11), pp.68-81</w:t>
@@ -2395,51 +2395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of topological relations between simple regions in description logics: from formalization to consistency checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2480,809 +2480,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies for interoperability</w:t>
+                <w:t xml:space="preserve">Les ontologies en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pinet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Kang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Corcho</w:t>
+                <w:t xml:space="preserve">Vincent Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Information and Knowledge Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, 16 (3), pp.55-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ISI.16.3.55-84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-85729-724-2⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595622v1</w:t>
+                <w:t xml:space="preserve">hal-01354454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using OCL to Model Constraints in Data Warehouses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">an Introduction to Ontologies and Ontology Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myoung-Ah Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Boulil</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscar Corcho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJTD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/jtd.2011070104⟩</w:t>
+              <w:t xml:space="preserve">Advanced Information and Knowledge Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.9-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-85729-724-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082971v1</w:t>
+                <w:t xml:space="preserve">hal-01354495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche statistique versus approche linguistique pour l'indexation sémantique des documents multilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Maisonnasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Harrathi</w:t>
+                <w:t xml:space="preserve">Farah Harrathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14 (2), pp.193-214</w:t>
+              <w:t xml:space="preserve">, 2011, 2, 14, pp.193-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595625v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ontologies en agriculture</w:t>
+                <w:t xml:space="preserve">Ontologies for interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephan Bernard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Corcho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ISI.16.3.55-84⟩</w:t>
+              <w:t xml:space="preserve">Advanced Information and Knowledge Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (2011), pp.39-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-85729-724-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01354454v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">an Introduction to Ontologies and Ontology Engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Using OCL to Model Constraints in Data Warehouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myoung-Ah Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Boulil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Corcho</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gil Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Information and Knowledge Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1, pp.9-38. </w:t>
+              <w:t xml:space="preserve">IJTD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (3), pp.36--46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-85729-724-2_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/jtd.2011070104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354495v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche statistique versus approche linguistique pour l'indexation sémantique des documents multilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Maisonnasse</w:t>
+                <w:t xml:space="preserve">L. Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+                <w:t xml:space="preserve">S. Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Harrathi</w:t>
+                <w:t xml:space="preserve">F. Harrathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2, 14, pp.193-214</w:t>
+              <w:t xml:space="preserve">, 2011, 14 (2), pp.193-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354492v1</w:t>
+                <w:t xml:space="preserve">hal-02595625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis combination and pseudo relevance feedback in conceptual language model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Harrathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6242, p. 203 - p. 210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3433,51 +3433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SyDoM: Système Documentaire Multilingue basé sur des Connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3878,3010 +3878,3010 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (102)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (103)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'adaptation d'une ontologie d'application : cas des expérimentations agronomiques</w:t>
+                <w:t xml:space="preserve">Variables scientifiques: État des lieux et perspectives sur les travaux à MISTEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tireau</w:t>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Neveu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Charleroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journées francophones d’Ingénierie des Connaissances (IC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. pp.73-79</w:t>
+              <w:t xml:space="preserve">Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE) dans le cadre de la conférence Ingénierie des connaissances IC 2026 @ PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jun 2026, Arras, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142985v1</w:t>
+                <w:t xml:space="preserve">hal-05628058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation des interactions plantes organismes vivants sous forme d'ontologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode d'adaptation d'une ontologie d'application : cas des expérimentations agronomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier IA4AgroRun Mobilisation de méthode d’IA pour la sémantisation des données en agroécologie et en veille sanitaire dans le contexte “One Health”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathieu Roche (Cirad - TETIS); Thierry Baldet (Cirad, ASTRE); Jean-Christophe Soulié (Cirad – R&amp;R); Sandrine Auzoux (Cirad – AIDA); Clément Jonquet (INRAE, MISTEA); Pierre-Yves Teycheney (Cirad, PVBMT), Apr 2025, Saint-Denis, La Réunion. 24p</w:t>
+              <w:t xml:space="preserve">36. Journées francophones d’Ingénierie des Connaissances (IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033023v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardiser les données expérimentales pour faciliter l'innovation dans le domaine des bio solutions : le projet CASDAR STAR</w:t>
+                <w:t xml:space="preserve">Modelisation des interactions plantes organismes vivants sous forme d'ontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE), adossé à la conférence Ingénierie des Connaissances @PFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 5p</w:t>
+              <w:t xml:space="preserve">Atelier IA4AgroRun Mobilisation de méthode d’IA pour la sémantisation des données en agroécologie et en veille sanitaire dans le contexte “One Health”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Roche (Cirad - TETIS); Thierry Baldet (Cirad, ASTRE); Jean-Christophe Soulié (Cirad – R&amp;R); Sandrine Auzoux (Cirad – AIDA); Clément Jonquet (INRAE, MISTEA); Pierre-Yves Teycheney (Cirad, PVBMT), Apr 2025, Saint-Denis, La Réunion. 24p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074927v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'ontologie à partir de modèle conceptuel de données</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucry Maël Choumele Nandong</w:t>
+                <w:t xml:space="preserve">Standardiser les données expérimentales pour faciliter l'innovation dans le domaine des bio solutions : le projet CASDAR STAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Amardeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charleroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Darnala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE), adossé à la conférence Ingénierie des Connaissances @PFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 6p</w:t>
+              <w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074863v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ontologie pour modéliser les bioagresseurs des plantes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction d'ontologie à partir de modèle conceptuel de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Bossy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucry Maël Choumele Nandong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.8-13</w:t>
+              <w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE), adossé à la conférence Ingénierie des Connaissances @PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638343v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kind of X and X of Interest: An Ontology Design Pattern to Reconcile Web of Thing Ontologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une ontologie pour modéliser les bioagresseurs des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Amardeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
+                <w:t xml:space="preserve">R Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
+                <w:t xml:space="preserve">M Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Charpenay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Hirschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Workshop on Ontology Design and Patterns (WOP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765079v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensors Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhenoHarmonis workshop, Data &amp; Dialogue: Agrifood Semantics in the Age of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network of Semantic Resources for the Food Chain_Phenoharmonis_2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kind of X and X of Interest: An Ontology Design Pattern to Reconcile Web of Thing Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Neveu</w:t>
+                <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhenoHarmonis workshop, Data &amp; Dialogue: Agrifood Semantics in the Age of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elizabeth Arnaud; Pascal Neveu, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15. Workshop on Ontology Design and Patterns (WOP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601705v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligner les descriptions des plantes ayant des points de vue distincts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network of Semantic Resources for the Food Chain_Phenoharmonis_2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PhenoHarmonis workshop, Data &amp; Dialogue: Agrifood Semantics in the Age of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elizabeth Arnaud; Pascal Neveu, May 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638307v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthodologie ACIMOV pour l'intégration agile et continue des modules ontologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+                <w:t xml:space="preserve">Aligner les descriptions des plantes ayant des points de vue distincts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Amardeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.127-128</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.121-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/LVRFWJ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04636109v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de SOSA/SSN, SAREF, et TD dans l’ontologie CoSWoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">La méthodologie ACIMOV pour l'intégration agile et continue des modules ontologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma-Zohra Hannou Hannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.92-101</w:t>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.127-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04636364v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04636109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C3PO : Une ontologie pour la planification de cultures et les processus de production agricole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Amardeilh</w:t>
+                <w:t xml:space="preserve">Intégration de SOSA/SSN, SAREF, et TD dans l’ontologie CoSWoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clement Jonquet</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. 3p</w:t>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France. pp.92-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677414v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04636364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial de la 10ème édition de la Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
+                <w:t xml:space="preserve">C3PO : Une ontologie pour la planification de cultures et les processus de production agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Darnala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle APIA@PFIA2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle; Laboratoire L3i - La Rochelle Université, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677978v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial de la Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Launois</w:t>
+                <w:t xml:space="preserve">Éditorial de la 10ème édition de la Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle APIA@PFIA2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle; ICube-laboratoire des sciences de l'ingénieur, de l'informatique et de l'imagerie, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">10. Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle APIA@PFIA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle; Laboratoire L3i - La Rochelle Université, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161554v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standard for sharing data from vineyard experiments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditorial de la Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gontier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9. Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle APIA@PFIA2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle; ICube-laboratoire des sciences de l'ingénieur, de l'informatique et de l'imagerie, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395383v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation des stades phénologiques et cultures dans les Bulletins de Santé du Végétal de la vigne</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A standard for sharing data from vineyard experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cahurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OIV, Jun 2023, Cadix, Spain. pp.01031, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20236801031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187187v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ACIMOV Methodology: Agile and Continuous Integration for Modular Ontologies and Vocabularies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
+                <w:t xml:space="preserve">Annotation des stades phénologiques et cultures dans les Bulletins de Santé du Végétal de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MK 2023 - 2. Workshop on Modular Knowledge associated with FOIS 2023 - 13. International Conference on Formal Ontology in Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">7. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement (IN-OVIVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle; ICube-laboratoire des sciences de l'ingénieur, de l'informatique et de l'imagerie, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187236v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontological Representation of Cultivated Plants: Linking Botanical and Agricultural Usages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Amardeilh</w:t>
+                <w:t xml:space="preserve">The ACIMOV Methodology: Agile and Continuous Integration for Modular Ontologies and Vocabularies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma-Zohra Hannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MK 2022 - 1. Workshop on Modular Knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Bozzato; V. Anita Carrier; T. Hahmann; A. Zimmermann, May 2022, Hersonissos, Greece. pp.165-173</w:t>
+              <w:t xml:space="preserve">MK 2023 - 2. Workshop on Modular Knowledge associated with FOIS 2023 - 13. International Conference on Formal Ontology in Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679652v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thesaurus Enrichment via Coordination Extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Bossy</w:t>
+                <w:t xml:space="preserve">Ontological Representation of Cultivated Plants: Linking Botanical and Agricultural Usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Darnala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Bernard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Conference on Metadata and Semantics Research (MTSR 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MK 2022 - 1. Workshop on Modular Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Bozzato; V. Anita Carrier; T. Hahmann; A. Zimmermann, May 2022, Hersonissos, Greece. pp.165-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933526v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement entre sources : cas d'usage des plantes cultivées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Amardeilh</w:t>
+                <w:t xml:space="preserve">Thesaurus Enrichment via Coordination Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Chepaikina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Conference on Metadata and Semantics Research (MTSR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, London, United Kingdom. pp.191-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39141-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889780v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stack of Services for Context-Aware Systems: An Internet-Of-Things System Design Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang-Duy Nguyen</w:t>
+                <w:t xml:space="preserve">Alignement entre sources : cas d'usage des plantes cultivées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Amardeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th IEEE-RIVF International Conference on Computing and Communication Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RIVF51545.2021.9642107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03195120v5</w:t>
+                <w:t xml:space="preserve">hal-03889780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2021 ⋆</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mina Abd</w:t>
+                <w:t xml:space="preserve">Stack of Services for Context-Aware Systems: An Internet-Of-Things System Design Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on Ontology Matching (OAEI 2021) co-located with the 20th International Semantic Web Conference (ISWC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th IEEE-RIVF International Conference on Computing and Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Hanoi, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RIVF51545.2021.9642107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007937v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195120v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description sémantique des stades de développement phénologique des plantes, cas d’étude de la vigne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delpuech</w:t>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2021 ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Abd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Raynal</w:t>
+                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reihaneh Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omaima Fallatah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.30-38</w:t>
+              <w:t xml:space="preserve">16th International Workshop on Ontology Matching (OAEI 2021) co-located with the 20th International Semantic Web Conference (ISWC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual conference, United States. pp.62-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03260085v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Description of Plant Phenological Development Stages, starting with Grapevine</w:t>
+                <w:t xml:space="preserve">Description sémantique des stades de développement phénologique des plantes, cas d’étude de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTSR 2020 - 14th International Conference on Metadata and Semantics Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2021 - 32es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996846v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03260085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop Planning and Production Process Ontology (C3PO), a new model to assist diversified crop production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Darnala</w:t>
+                <w:t xml:space="preserve">Semantic Description of Plant Phenological Development Stages, starting with Grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MTSR 2020 - 14th International Conference on Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Madrid, Spain. pp.257-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-71903-6_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03389513v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crop Planning and Production Process Ontology (C3PO), a new model to assist diversified crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Darnala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Amardeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
+              <w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888216v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03389513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASO et IRRIG deux ontologies pour le développement de systèmes contextuels : cas d’usage sur l’automatisation de l’irrigation</w:t>
               </w:r>
@@ -6986,383 +6986,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIPASS : Managing the consents of access to farm data in a chain of trust to make new services emerge for farmers</w:t>
+                <w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lauga</w:t>
+                <w:t xml:space="preserve">Francesco Antoniazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Balvay</w:t>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Topart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Clenet</w:t>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EFITA International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rhode island, Greece. 7 p</w:t>
+              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470007v1</w:t>
+                <w:t xml:space="preserve">hal-02888216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Aubin</w:t>
+                <w:t xml:space="preserve">MULTIPASS : Managing the consents of access to farm data in a chain of trust to make new services emerge for farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">L. Topart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">J. Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+                <w:t xml:space="preserve">A. Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t>
+              <w:t xml:space="preserve">12th EFITA International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rhode island, Greece. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284538v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation sémantique pour une interrogation experte des Bulletins de Santé du Végétal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
+                <w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayeb Abderrahmani Ghorfi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.37-52</w:t>
+              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839545v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins ontologiques d'un système d'irrigation intelligent : comparaison entre SSN et SAREF</w:t>
+                <w:t xml:space="preserve">Ontological requirement specification for smart irrigation systems: a SOSA/SSN and SAREF comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Poveda-Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Duy Nguyen</w:t>
@@ -7393,2062 +7436,2023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.21-36</w:t>
+              <w:t xml:space="preserve">9th International Semantic Sensor Networks Workshop (SSN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841316v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning on Data Workshop Chairs' Welcome and Organization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation sémantique pour une interrogation experte des Bulletins de Santé du Végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Senellart</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Abderrahmani Ghorfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.37-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608565v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontological requirement specification for smart irrigation systems: a SOSA/SSN and SAREF comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quang-Duy Nguyen</w:t>
+                <w:t xml:space="preserve">Reasoning on Data Workshop Chairs' Welcome and Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Semantic Sensor Networks Workshop (SSN 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International World Wide Web Conference (WWW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1585-1586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3184558.3192320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042584v1</w:t>
+                <w:t xml:space="preserve">hal-02608565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Querying LOD Datasets Using Complex Alignments: An Application to Agronomic Taxa (regular paper)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">Besoins ontologiques d'un système d'irrigation intelligent : comparaison entre SSN et SAREF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Poveda-Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Duy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe de Vaulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Metadata and Semantics Research (MTSR 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.21-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102384v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation sémantique d'un corpus pour les besoins agronomiques</w:t>
+                <w:t xml:space="preserve">Améliorer la qualité d'un thésaurus à l'aide de requêtes SPARQL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée commune AFIA ARIA: Intelligence artificielle et Recherche d'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème Atelier Recherche d'Information SEmantique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607814v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage de SOSA pour l'observation agricole: 2 cas d'usage d'observation des parcelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-Querying LOD Datasets Using Complex Alignments: An Application to Agronomic Taxa (regular paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IN-OVIVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Metadata and Semantics Research (MTSR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tallinn, Estonia. pp.25--37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70863-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607812v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation sémantique à partir de textes : Cas des observations dans les Bulletins de Santé du végétal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation sémantique d'un corpus pour les besoins agronomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ouardani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème atelier Recherche d'Information SEmantique (RISE 2017) adossé à la conférence IC 2017 de la Plateforme Francophone d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France. 8 p</w:t>
+              <w:t xml:space="preserve">Journée commune AFIA ARIA: Intelligence artificielle et Recherche d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586930v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de construction de bases de connaissances à partir d'alignements entre ontologies de référence : Annotation des Bulletins de Santé du Végétal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Ghorfi</w:t>
+                <w:t xml:space="preserve">Usage de SOSA pour l'observation agricole: 2 cas d'usage d'observation des parcelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau IN-OVIVE</w:t>
+              <w:t xml:space="preserve">Séminaire IN-OVIVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607813v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT in Agriculture: Context-aware approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+                <w:t xml:space="preserve">Annotation sémantique à partir de textes : Cas des observations dans les Bulletins de Santé du végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gil de Sousa</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouardani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème édition du Workshop NICST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9ème atelier Recherche d'Information SEmantique (RISE 2017) adossé à la conférence IC 2017 de la Plateforme Francophone d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606357v1</w:t>
+                <w:t xml:space="preserve">hal-01586930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la qualité d'un thésaurus à l'aide de requêtes SPARQL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de construction de bases de connaissances à partir d'alignements entre ontologies de référence : Annotation des Bulletins de Santé du Végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ghorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Atelier Recherche d'Information SEmantique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France. 11 p</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau IN-OVIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597594v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Incompatibilities During a Knowledge Bases Fusion Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IoT in Agriculture: Context-aware approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 252-260</w:t>
+              <w:t xml:space="preserve">6ème édition du Workshop NICST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709190v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent wireless sensor network simulation: Flood use case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gil de Sousa</w:t>
+                <w:t xml:space="preserve">Knowledge Engineering Method Based on Consensual Knowledge and Trust Computation: The MUSCKA System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau IN-OVIVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605244v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irstea Use Case: Integration of crop observations using semantic web technologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Boffety</w:t>
+                <w:t xml:space="preserve">Dealing with Incompatibilities During a Knowledge Bases Fusion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Metadata and Semantics Research (MTSR’16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 252-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605245v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new formalisation for wireless sensor network adaptive context-aware system: Application to an environmental use case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Sun</w:t>
+                <w:t xml:space="preserve">Intelligent wireless sensor network simulation: Flood use case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Sensor Technologies and Applications SENSORCOMM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nice, France. pp.49-55</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau IN-OVIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378720v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de consensus entre sources et calcul de confiance fondé sur l’intégrale de Choquet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Amarger</w:t>
+                <w:t xml:space="preserve">Irstea Use Case: Integration of crop observations using semantic web technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27es Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Metadata and Semantics Research (MTSR’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442718v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion sémantique des bulletins de santé du végétal dans le projet VESPA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new formalisation for wireless sensor network adaptive context-aware system: Application to an environmental use case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2016 : 27. Journées francophones d'Ingénierie des Connaissances. Atelier IN-OVIVE - 4e. ed. “Intégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du Vivant et de l’Environnement” Atelier IN-OVIVE : INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Sensor Technologies and Applications SENSORCOMM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nice, France. pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743034v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Engineering Method Based on Consensual Knowledge and Trust Computation: The MUSCKA System</w:t>
+                <w:t xml:space="preserve">Détection de consensus entre sources et calcul de confiance fondé sur l’intégrale de Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 177-190</w:t>
+              <w:t xml:space="preserve">27es Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709185v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies web de données pour la publication de données météo</w:t>
+                <w:t xml:space="preserve">Gestion sémantique des bulletins de santé du végétal dans le projet VESPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Open Data en Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">IC2016 : 27. Journées francophones d'Ingénierie des Connaissances. Atelier IN-OVIVE - 4e. ed. “Intégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du Vivant et de l’Environnement” Atelier IN-OVIVE : INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605242v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des incompatibilités de candidats issus d'alignements entre plusieurs bases de connaissances</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technologies web de données pour la publication de données météo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées Francophones d'Ingénierie des Connaissances IC 2015 @PFIA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.203-208</w:t>
+              <w:t xml:space="preserve">Séminaire Open Data en Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179753v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de sources non ontologiques en base de connaissances: thèse de Fabien Amarger</w:t>
+                <w:t xml:space="preserve">Traitement des incompatibilités de candidats issus d'alignements entre plusieurs bases de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
@@ -9479,4272 +9483,4290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Modèles Informatiques autour de l'Aide à la Décision MIAD 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">26es Journées Francophones d'Ingénierie des Connaissances IC 2015 @PFIA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605237v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation des Bulletins de Santé du Végétal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation de sources non ontologiques en base de connaissances: thèse de Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Atelier Recherche d'Information SEmantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 12 p</w:t>
+              <w:t xml:space="preserve">Séminaire Modèles Informatiques autour de l'Aide à la Décision MIAD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181138v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SKOS Sources Transformations for Ontology Engineering</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation des Bulletins de Santé du Végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Research Conference on Metadata and Semantics Research (MTSR 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Atelier Recherche d'Information SEmantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665047v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather Station Data Publication at Irstea: An implementation report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SKOS Sources Transformations for Ontology Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Semantic Sensor Networks (SSN 2014) in conjunction with the 13th International Semantic Web Conference (ISWC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Research Conference on Metadata and Semantics Research (MTSR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Karlsruhe, Germany. pp.314-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600801v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies, web de données et SKOS transformation</w:t>
+                <w:t xml:space="preserve">Weather Station Data Publication at Irstea: An implementation report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Corcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Workshop on Semantic Sensor Networks (SSN 2014) in conjunction with the 13th International Semantic Web Conference (ISWC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rida Del Garda, Italy. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605239v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le premier module d'une ontologie agricole sur la protection des cultures : Agronomic Taxon</w:t>
+                <w:t xml:space="preserve">Ontologies, web de données et SKOS transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France. p. 5 - p. 16</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860828v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomic taxon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
+                <w:t xml:space="preserve">Annotations des BSV et interrogation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Workshop on Open Data (WOD'2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées FréDoc 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Aussois, France. pp.18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747247v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bulletins de Santé du Végétal : spécification d’une base d’annotations pour la recherche d’information sémantique en français</w:t>
+                <w:t xml:space="preserve">Le premier module d'une ontologie agricole sur la protection des cultures : Agronomic Taxon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième Atelier Recherche d'Information SEmantique, RISE 2013 associé à la Plate-forme IA 2013 (PFIA 2013) et aux 24ème journées d'Ingénierie des Connaissances (IC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France. pp.52-64</w:t>
+              <w:t xml:space="preserve">Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement, IN-OVIV 2013 associé à la Plate-forme IA 2013 (PFIA 2013) et aux 24ème journées d'Ingéniérie des Connaissances (IC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France. p. 5 - p. 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598645v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement d'un module ontologique : proposition d'une méthode pour le cas de l'agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agronomic taxon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Ingénierie des Connaissances: Atelier Qualité et Robustesse dans le Web de Données - Q&amp;R 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. International Workshop on Open Data (WOD'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2500410.2500415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145829v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et interrogation d'une base de connaissances sur les agresseurs des cultures</w:t>
+                <w:t xml:space="preserve">Les Bulletins de Santé du Végétal : spécification d’une base d’annotations pour la recherche d’information sémantique en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Amarger</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau MIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Cinquième Atelier Recherche d'Information SEmantique, RISE 2013 associé à la Plate-forme IA 2013 (PFIA 2013) et aux 24ème journées d'Ingénierie des Connaissances (IC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France. pp.52-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598237v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antipattern detection: How to debug an ontology without a reasoner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enrichissement d'un module ontologique : proposition d'une méthode pour le cas de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ondrej Zamazal</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Debugging Ontologies and Ontology Mappings (WoDOOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. p. 45 - p. 56</w:t>
+              <w:t xml:space="preserve">Conférence Ingénierie des Connaissances: Atelier Qualité et Robustesse dans le Web de Données - Q&amp;R 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France. pp. 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861052v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art : Extraction d'information à partir de thésaurus pour générer une ontologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction et interrogation d'une base de connaissances sur les agresseurs des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.29-44</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau MIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135098v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies de capteurs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antipattern detection: How to debug an ontology without a reasoner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Zamazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier “Sémantique et ontologies”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Moulis, France. pp.41</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Debugging Ontologies and Ontology Mappings (WoDOOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. p. 45 - p. 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599076v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations des BSV et interrogation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Amarger</w:t>
+                <w:t xml:space="preserve">Ontologies de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées FréDoc 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Aussois, France. pp.18</w:t>
+              <w:t xml:space="preserve">Atelier “Sémantique et ontologies”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Moulis, France. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598869v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge server for sustainable agriculture: main computing features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Lambert</w:t>
+                <w:t xml:space="preserve">Etat de l'art : Extraction d'information à partir de thésaurus pour générer une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.6</w:t>
+              <w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597976v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art sur les ontologies de capteurs pour une intégration intelligente des données</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rimel Bendadouche</w:t>
+                <w:t xml:space="preserve">Simulation des réseaux de capteurs sans fil agri-environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun-Mean Hou</w:t>
+                <w:t xml:space="preserve">K. Mean Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès Inforsid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.89-104</w:t>
+              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité UBIMOB 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.302-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597079v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antipattern detection in web ontologies: An experiment using SPARQL queries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A knowledge server for sustainable agriculture: main computing features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Ermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LIPN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605243v1</w:t>
+                <w:t xml:space="preserve">hal-02597976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode d'appariement entre deux vocabulaires d'annotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Chhuo</w:t>
+                <w:t xml:space="preserve">Etat de l'art sur les ontologies de capteurs pour une intégration intelligente des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimel Bendadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Mean Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème atelier Recherche d'Information SEmantique RISE associé à la conférence EGC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. p. 3 - p. 18</w:t>
+              <w:t xml:space="preserve">30ème Congrès Inforsid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.89-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681103v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Semantic Sensor Network Ontology for Wireless Sensor Networks: The Stimulus-WSNnode-Communication Pattern</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antipattern detection in web ontologies: An experiment using SPARQL queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K.M. Hou</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Corcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Zamazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Scharffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Semantic Sensor Networks in conjunction with the 11th International Semantic Web Conference ( ISWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Boston, United States. 16 p</w:t>
+              <w:t xml:space="preserve">Séminaire LIPN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819301v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antipattern detection from web ontologies: An experiment using SPARQL queries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle méthode d'appariement entre deux vocabulaires d'annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chhuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2012 - 12e Conférence Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.321-326</w:t>
+              <w:t xml:space="preserve">4ème atelier Recherche d'Information SEmantique RISE associé à la conférence EGC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. p. 3 - p. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596926v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irstea ontologies for document annotations and data publication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of the Semantic Sensor Network Ontology for Wireless Sensor Networks: The Stimulus-WSNnode-Communication Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Standardisation and harmonisation of data exchange in the agri-food sector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Semantic Sensor Networks in conjunction with the 11th International Semantic Web Conference ( ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, United States. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605240v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de documents combinant la structure et le contenu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antipattern detection from web ontologies: An experiment using SPARQL queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Dumoulin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Corcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Sváb-Zamazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Scharffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème COnférence en Recherche d'Information et Applications CORIA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Bordeaux, France. p. 261 - p. 272</w:t>
+              <w:t xml:space="preserve">EGC 2012 - 12e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.321-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779799v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des réseaux de capteurs sans fil agri-environnementaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gil de Sousa</w:t>
+                <w:t xml:space="preserve">Classification de documents combinant la structure et le contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chagheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Mean Hou</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité UBIMOB 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.302-310</w:t>
+              <w:t xml:space="preserve">8ème COnférence en Recherche d'Information et Applications CORIA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Bordeaux, France. p. 261 - p. 272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597153v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document classification: Combining structure and content</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irstea ontologies for document annotations and data publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Entreprise Information Systems (ICEIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Beijing, China. p. - p</w:t>
+              <w:t xml:space="preserve">Workshop Standardisation and harmonisation of data exchange in the agri-food sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637665v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical documents classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chagheri</w:t>
+                <w:t xml:space="preserve">Document classification: Combining structure and content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samaneh Chagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Dumoulin</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on the Management of Industrial and Corporate Knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. 5 p</w:t>
+              <w:t xml:space="preserve">13th International Conference on Entreprise Information Systems (ICEIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Beijing, China. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602647v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies in Agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical documents classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2010, International Conference on Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. p. - p</w:t>
+              <w:t xml:space="preserve">13th International Symposium on the Management of Industrial and Corporate Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523508v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DL based automated consistency checking of spatial relationships</w:t>
+                <w:t xml:space="preserve">Une méthode de débogage d'ontologies OWL basées sur la détection d'anti-patrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pinet</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Scharffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Corcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Zamazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO'10 (Spatial Analysis and GEOmatics 2010), Conférence internationale de Géomatique et Analyse Spatiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.306-320</w:t>
+              <w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593688v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche statistique pour l'indexation sémantique des documents multilingues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontologies in Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Champomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Abt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème congrès INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France. p. 127 - p. 143</w:t>
+              <w:t xml:space="preserve">AgEng 2010, International Conference on Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495127v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARQL-based Detection of Antipatterns in OWL Ontologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DL based automated consistency checking of spatial relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Scharffe</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2010 - Knowledge Engineering and Knowledge Management by the Masses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lisbon, Portugal. pp.20</w:t>
+              <w:t xml:space="preserve">SAGEO'10 (Spatial Analysis and GEOmatics 2010), Conférence internationale de Géomatique et Analyse Spatiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.306-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381581v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML Document Classification using SVM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samaneh Chagheri</w:t>
+                <w:t xml:space="preserve">Vers une approche statistique pour l'indexation sémantique des documents multilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Harrathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC'2010 (Société Francophone de Classification)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint Denis de la Réunion, France. pp.71-74</w:t>
+              <w:t xml:space="preserve">28ème congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France. p. 127 - p. 143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585914v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de débogage d'ontologies OWL basées sur la détection d'anti-patrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPARQL-based Detection of Antipatterns in OWL Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Corcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Zamazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Scharffe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ondrej Zamazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.43-54</w:t>
+              <w:t xml:space="preserve">EKAW 2010 - Knowledge Engineering and Knowledge Management by the Masses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lisbon, Portugal. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489912v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation sémantique des documents multilingues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Harrathi</w:t>
+                <w:t xml:space="preserve">XML Document Classification using SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samaneh Chagheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mohsen Gammoudi</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Congrès INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.31-50</w:t>
+              <w:t xml:space="preserve">SFC'2010 (Société Francophone de Classification)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint Denis de la Réunion, France. pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497746v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'information sémantique multilingue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+                <w:t xml:space="preserve">Catalogue of Anti-Patterns for formal Ontology debugging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Corcho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farah Harrathi</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Manuel Vilches Blazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque du chapitre français de l'ISKO. Intelligence collective et organisation des connaissances.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence francophone sur l'apprentissage automatique (AFIA 2009 )Atelier Construction d ontologies : vers un guide des bonnes pratiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisia. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437757v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern-based OWL Ontology Debugging Guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Corcho</w:t>
+                <w:t xml:space="preserve">Indexation sémantique des documents multilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Harrathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Pérez</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mohsen Gammoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Ontology Patterns (WOP 2009), collocated with the 8th International Semantic Web Conference (ISWC-2009).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Washington D.C., United States. pp.68-82</w:t>
+              <w:t xml:space="preserve">27e Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.31-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437801v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Indexing of Technical Documentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samaneh Chagheri</w:t>
+                <w:t xml:space="preserve">Recherche d'information sémantique multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dumoulin</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Harrathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Recherche d'Information SEmantique (RISE) associé au 27ème Congrès INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.12</w:t>
+              <w:t xml:space="preserve">7ème colloque du chapitre français de l'ISKO. Intelligence collective et organisation des connaissances.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437800v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations for Harmonising Cross-Border Geospatial Datasets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Laurini</w:t>
+                <w:t xml:space="preserve">Pattern-based OWL Ontology Debugging Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Corcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Jackson</w:t>
+                <w:t xml:space="preserve">Luis Manuel Vilches Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pla</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2009 Pre-Conference Workshop: Challenges in Geospatial Data Harmonisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Hannover, Germany. pp.3</w:t>
+              <w:t xml:space="preserve">Workshop on Ontology Patterns (WOP 2009), collocated with the 8th International Semantic Web Conference (ISWC-2009).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Washington D.C., United States. pp.68-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437681v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OnlynessIsLoneliness (OIL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Corcho</w:t>
+                <w:t xml:space="preserve">Semantic Indexing of Technical Documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samaneh Chagheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Ontology Patterns (WOP 2009), collocated with the 8th International Semantic Web Conference (ISWC-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Washington D.C, United States. p. 104 - p. 107</w:t>
+              <w:t xml:space="preserve">Atelier Recherche d'Information SEmantique (RISE) associé au 27ème Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473250v1</w:t>
+                <w:t xml:space="preserve">hal-01437800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue of Anti-Patterns for formal Ontology debugging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Considerations for Harmonising Cross-Border Geospatial Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Manuel Vilches Blazquez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gobe Hobona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Attardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone sur l'apprentissage automatique (AFIA 2009 )Atelier Construction d ontologies : vers un guide des bonnes pratiques,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisia. pp.11</w:t>
+              <w:t xml:space="preserve">AGILE 2009 Pre-Conference Workshop: Challenges in Geospatial Data Harmonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Hannover, Germany. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437682v1</w:t>
+                <w:t xml:space="preserve">hal-01437681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Ontologies et leurs Applications en Agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OnlynessIsLoneliness (OIL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Corcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myoung-Ah Kang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2008 Atelier « Systèmes d'Information et de Décision pour l'Environnement » (SIDE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.11-15</w:t>
+              <w:t xml:space="preserve">Workshop on Ontology Patterns (WOP 2009), collocated with the 8th International Semantic Web Conference (ISWC-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Washington D.C, United States. p. 104 - p. 107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504948v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Ontologies : the Towntology Prototype towards Case Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Ontologies et leurs Applications en Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myoung-Ah Kang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies for Urban Development: Interfacing Urban Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID 2008 Atelier « Systèmes d'Information et de Décision pour l'Environnement » (SIDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.11-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01512667v1</w:t>
+                <w:t xml:space="preserve">hal-01504948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual Extraction of Semantic Indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Harrathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2007 international workshop on Semantically aware document processing and indexing 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montpellier, France., France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13763,1205 +13785,1308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using UML for Ontology Construction: a Case Study in Agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban Ontologies : the Towntology Prototype towards Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ventadour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Petraq Papajorgji</w:t>
+                <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Agricultural Ontology Service (AOS) Workshop on "Ontology-Based Knowledge Discovery: Using Metadata and Ontologies for Improving Access to Agricutural Information"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ontologies for Urban Development: Interfacing Urban Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, University of Geneva, Switzerland. pp.143-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71976-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549694v1</w:t>
+                <w:t xml:space="preserve">hal-01512667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil d'aide à la construction d'ontologies pré-consensuelles : le projet Towntology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Keita</w:t>
+                <w:t xml:space="preserve">Using UML for Ontology Construction: a Case Study in Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ventadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petraq Papajorgji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Congrès INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie. pp.911-926</w:t>
+              <w:t xml:space="preserve">Seventh Agricultural Ontology Service (AOS) Workshop on "Ontology-Based Knowledge Discovery: Using Metadata and Ontologies for Improving Access to Agricutural Information"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Bangalore, India, India. pp.735-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591035v1</w:t>
+                <w:t xml:space="preserve">hal-01549694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Indexing Based on Ontologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un outil d'aide à la construction d'ontologies pré-consensuelles : le projet Towntology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gammoudi</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ISPE International Conference On Concurrent Engineering: Research And Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antibes, France. pp.418-425</w:t>
+              <w:t xml:space="preserve">XXIVème Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie. pp.911-926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563115v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Ontologies for an improved communication in urban civil engineering projects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilingual Indexing Based on Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Laurini</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Harrathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gammoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale, Recherches &amp; Développements (SAGEO 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Avignon, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">13th ISPE International Conference On Concurrent Engineering: Research And Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antibes, France. pp.418-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515517v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experiment using conceptual graph structure for a multilingual information system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban Ontologies for an improved communication in urban civil engineering projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution to the 13th International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Kassel, Germany. pp.172-185</w:t>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale, Recherches &amp; Développements (SAGEO 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Avignon, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562904v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation semi automatique de corpus multilingues basée sur une ontologie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">An experiment using conceptual graph structure for a multilingual information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Indice, Index, indexation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Lille, France. pp.203-219</w:t>
+              <w:t xml:space="preserve">Contribution to the 13th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Kassel, Germany. pp.172-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562920v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an ontology for urban planning: the TOWNTOLOGY project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Laurini</w:t>
+                <w:t xml:space="preserve">Indexation semi automatique de corpus multilingues basée sur une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Harrathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Urban Data Management Symposium, UDMS'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Venice, Italy. pp.12-12</w:t>
+              <w:t xml:space="preserve">Colloque Indice, Index, indexation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Lille, France. pp.203-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590984v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SyDoM : un système de recherche d'information multilingue basé sur des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées francophones d'ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Lyon, France. pp.103-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multirepresentation in ontologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+                <w:t xml:space="preserve">Towards an ontology for urban planning: the TOWNTOLOGY project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Arara</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th East European Conference on Advances in Databases and Information Systems, ADBIS 2003</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th Urban Data Management Symposium, UDMS'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Venice, Italy. pp.12-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515510v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a contextual content of ontologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Contribution à l'interopérabilité dans les ontologies : La multi-représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Arara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vangenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Arara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Methodologies for Intelligent Systems (ISMIS 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Maebashi City, Japan. pp.339-343</w:t>
+              <w:t xml:space="preserve">4ème congrès ISKO-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, grenoble, France. pp.157-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515514v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'interopérabilité dans les ontologies : La multi-représentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multirepresentation in ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Arara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Vangenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès ISKO-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th East European Conference on Advances in Databases and Information Systems, ADBIS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Dresden, Germany. pp.4-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39403-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536131v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a contextual content of ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Arara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Symposium on Methodologies for Intelligent Systems (ISMIS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Maebashi City, Japan. pp.339-343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of insulated wires for localized hyperthermia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15003,1275 +15128,1525 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECOMBE'86, IV Mediterranean Conference on medical and biological engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1986, Sevilla, Spain. pp.489-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PArtage, interopérabilité et mobilisation des COnnaissances par le Numérique pour la (re)conception de fermes biologiques (PACON)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">Standardizing Agronomic Experimental Data to Foster Innovation in Biosolutions: The STAR Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méven Otheguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Métabio: changement d'échelle de l'AB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Saint Malo, France. 2023</w:t>
+              <w:t xml:space="preserve">CORDIALL Convergence Of Research in Digital Agriculture Leading Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077432v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+                <w:t xml:space="preserve">OpenSILEX software suite, combining knowledge graphs and NoSQL databases to build scientific communities information systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charleroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Kazemipour-Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t>
+              <w:t xml:space="preserve">CORDIALL - CONVERGENCE OF RESEARCH IN DIGITAL AGRICULTURE LEADING LABS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France. , 1 p., 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114508v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PArtage, interopérabilité et mobilisation des COnnaissances par le Numérique pour la (re)conception de fermes biologiques (PACON)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Métabio: changement d'échelle de l'AB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Saint Malo, France. 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02351000v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Internet of Things for Environment: Ontology-based Decision Support System (DSS) coupled with a Wireless Sensor Network (WSN)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Summer School on Ontology Engineering and the Semantic Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Bertinoro, Italy. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601474v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Internet of things for environment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifique de l'école doctorale SPI de l'Université Blaise Pascal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599878v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02351000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an intelligent system to gather and query data about bio-agressors attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Amarger</w:t>
+                <w:t xml:space="preserve">The Internet of Things for Environment: Ontology-based Decision Support System (DSS) coupled with a Wireless Sensor Network (WSN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Summer School on Ontology Engineering and the Semantic Web (SSSW2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Cercedilla, Spain. pp.1, 2013</w:t>
+              <w:t xml:space="preserve">The 11th Summer School on Ontology Engineering and the Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bertinoro, Italy. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598868v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web de données agricole : transformation de sources pour une ontologie modulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Amarger</w:t>
+                <w:t xml:space="preserve">The Internet of things for environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Mean Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24émes Journées Francophones d'Ingénierie des Connaissances (IC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France. 2013</w:t>
+              <w:t xml:space="preserve">Journées scientifique de l'école doctorale SPI de l'Université Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145831v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARQL-DL queries for Antipattern Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward an intelligent system to gather and query data about bio-agressors attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOP 2012 - 3rd Workshop on Ontology Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Boston, United States. 929, 2012, CEUR Workshop Proceedings</w:t>
+              <w:t xml:space="preserve">10th Summer School on Ontology Engineering and the Semantic Web (SSSW2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Cercedilla, Spain. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597534v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Catalogue of OWL Ontology AntiPatterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web de données agricole : transformation de sources pour une ontologie modulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Knowledge Capture KCAP 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24émes Journées Francophones d'Ingénierie des Connaissances (IC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France. 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437786v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SPARQL-DL queries for Antipattern Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Corcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Zamazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Scharffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WOP 2012 - 3rd Workshop on Ontology Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, United States. 929, 2012, CEUR Workshop Proceedings</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Catalogue of OWL Ontology AntiPatterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Corcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Manuel Vilches Blazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yolanda Gil, Natasha Noy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Fifth International Conference on Knowledge Capture KCAP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Redondo Beach, California, United States. Association for Computing Machinery. Copyright © 2, pp.205-206, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1597735.1597784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natural Language Processing Method for Multilingual Semantic Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Harrathi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, CNAM, Paris, France, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16281,458 +16656,458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier, 32 (3), 405 p., 2018, Numéro spécial Ingénierie des connaissances</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16742,546 +17117,546 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’information, modélisation sémantique et gestion des connaissances pour l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auzoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bellon-Maurel V.; Gauche K.,; Enriquez M.L.; Lyon-Caen N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appréhender l'agriculture numérique - 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-62, 2026, 978-2-7592-4254-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations and state of play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Lexicography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge Taylor &amp; Francis group, pp.217-234, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of UML as a Tool for the Formalisation of Standards and the Design of Ontologies in Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Papajorgji, Petraq J.; Pardalos, Panos M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Modeling Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.1-17, 2009, Springer optimization and its applications vol. 25, 978-0-387-75180-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-0-387-75181-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17291,113 +17666,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Recommended Network of Semantic Resources for the Food Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17249682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17407,252 +17782,252 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TITAN Project Deliverable D3.2 - State of the art of available semantic resources for supporting digital food chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siu Lie Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TITAN Project. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscaping the use of semantics to enhance the interoperability of agricultural data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Zervas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Aventurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Research Data Alliance. 2017, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17662,223 +18037,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvis-BSV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:016489ba111a831c1570524b6c7567f73719afab;origin=https://forge.inrae.fr/bsv/alvis-bsv;visit=swh:1:snp:28e5eb6d92c8c373ce885121eedc03f07bbec2e4;anchor=swh:1:rev:23e2750508963359cb9990e43d17173eb5a16583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pdf2blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:6e80c326b50187f518f62739995a3fc27fde33f5;origin=https://hal.archives-ouvertes.fr/hal-04891402;visit=swh:1:snp:b284321dd4e7372985f193dabac7c2c04ef80035;anchor=swh:1:rel:f026d4cec70973043bff3ff4c772b29307d08070;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17888,393 +18263,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 10e conférence nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle PFIA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France. Association Française pour l'Intelligence Artificielle, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 9e conférence nationale sur les Applications Pratiques de l'Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes de l'atelier Recherche d'Information SEmantique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actes des 28es journées francophones d'Ingénierie des Connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606770v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes des 28es journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actes de l'atelier Recherche d'Information SEmantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606492v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'Atelier Recherche d'Information SEmantique RISE 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18289,73 +18664,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième Atelier Recherche d'Information SEmantique, RISE 2016 associé à la conférence CORIA 2016 de la Semaine du Document Numérique et Recherche d'Information (SDNRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.28, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier Recherche d'Information SEmantique, RISE 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18384,87 +18759,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26es Journées francophones d'Ingénierie des Connaissances associées à la Plate-forme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.54, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'Information SEmantique, RISE 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18479,73 +18854,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Atelier Recherche d'Information SEmantique, RISE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.70, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier Recherche d'Information SEmantique, RISE 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18604,155 +18979,155 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Atelier Recherche d'Information SEmantique, RISE 2013 associé à la Plate-forme IA 2013 (PFIA 2013) et aux 24ème journées d'Ingénierie des Connaissances (IC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France. pp.91, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du quatrième atelier Recherche d'Information SEmantique associé à la conférence EGC 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Chevallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème atelier Recherche d'Information SEmantique RISE. EGC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. EGC, pp.57, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier Recherche d'Information SEmantique, RISE 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18768,73 +19143,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième atelier Recherche d'Information SEmantique, RISE 2011 associé à la 8ème édition de la conférence CORIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier recherche d'information sémantique RISE 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18850,73 +19225,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second atelier Recherche d'Information SEmantique, RISE 2010, associé au 28ème Congrès INFORSID 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INFORSID, pp.71, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier Recherche d'Information SEmantique RISE 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18932,155 +19307,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Recherche d'Information SEmantique RISE, Associé au 27ème Congrès INFORSID 2009 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, inconnu, pp.108, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies for Urban Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Ontologies for Urban Development: Interfacing Urban Information Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geneva, 2006, Springer Verlag, pp.212, 2007, 978-3-540-71975-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-71976-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19090,51 +19465,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graph Technologies: the Next Frontier of the Food, Agriculture, and Water Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19153,70 +19528,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guéret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Frontiers Research Topics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/978-2-8325-4182-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19226,51 +19601,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux ressources sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19279,391 +19654,391 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Modèles de langue pour le traitement sémantique et l’Intégration de Connaissances et données en agriculture, Saint-Martin-de-Londres: le hameau de l'Etoile, France. 2025, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration, consolidation de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Modéles et données, Nantes, France. 2025, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la formalisation des connaissances et aux technologies du Web Sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Lomé, Togo. 2024, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la formalisation des connaissances sous forme d'ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. BiSemWeb, Université de Labé République de Guinée, Guinée. 2023, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la formalisation des connaissances sous forme d'ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Data Science School 2022, Bénin. 2022, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId432"/>
+      <w:footerReference w:type="default" r:id="rId441"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19731,51 +20106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19A34B10"/>
+    <w:nsid w:val="B10A4B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19962,51 +20337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-roussey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3076-5499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091645638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.97" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100484" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;ret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1319844" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1188036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darnala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1187090" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boffety" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200375" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duy Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.02" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pernelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609212v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2018.098387" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.313-344" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stephan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Reboud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M9F84V0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zargayouna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chevallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Zargayouna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.37-61" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013040105" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Kang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Corcho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-724-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Sousa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jtd.2011070104" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maisonnasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calabretto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harrathi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.16.3.55-84" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CXTGQ1GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Corcho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-724-2_2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maisonnasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Harrathi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527113v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15751-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Keita" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.8322" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beaulieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tardy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zimmerman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.14.217-237" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/176FC72B274AAD65B7B00B5F2549A2714A60EBCE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tosser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marchal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Gaulard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074863v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucry Ma&#235;l Choumele Nandong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638343v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amardeilh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bossy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courtin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765079v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608418v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601705v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Durand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LVRFWJ" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou Hannou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636364v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677978v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161554v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187187v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187236v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679652v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933526v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chepaikina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39141-5_16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889780v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03195120v5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF51545.2021.9642107" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Amini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima Fallatah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260085v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71903-6_25" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03389513v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888201v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda Villal&#243;n" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470007v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lauga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balvay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Topart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclaire" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clenet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Abderrahmani Ghorfi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841316v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3192320" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042584v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70863-8_3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607814v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607812v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586930v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouardani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607813v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghorfi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nazarenko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606357v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597594v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709190v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605244v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605245v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378720v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442718v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743034v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709185v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179753v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605237v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181138v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665047v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_29" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600801v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605239v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860828v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747247v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500415" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598645v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145829v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598237v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861052v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zamazal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135098v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599076v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendadouche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598869v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597976v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lambert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597079v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimel Bendadouche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Mean Hou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605243v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681103v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chhuo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulignac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819301v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596926v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Sv&#225;b-Zamazal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605240v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chagheri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597153v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mean Hou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637665v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Chagheri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dumoulin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602647v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523508v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champomier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593688v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495127v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381581v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585914v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497746v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mohsen Gammoudi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437801v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Vilches Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P&#233;rez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437800v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437681v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gobe Hobona" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Attardo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jackson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pla" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437682v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Vilches Blazquez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504948v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512667v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71976-2_13" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2C49519D62E2FFA48F378704C5739E174CA6A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563180v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549694v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ventadour" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brun" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petraq Papajorgji" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591035v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563115v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gammoudi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515517v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562904v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562920v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590984v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952199v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pivano" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515510v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vangenot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arara" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39403-7_3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515514v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536131v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455618v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077432v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601474v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599878v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598868v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145831v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597534v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437786v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1597735.1597784" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563223v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608488v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04489458v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583828v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607284v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437607v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vigier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-75181-8_7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28A5B104C372A909C9E7DA619D88147060A45448/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461334v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17249682" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588275v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Lie Tan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336576v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:016489ba111a831c1570524b6c7567f73719afab;origin=https://forge.inrae.fr/bsv/alvis-bsv;visit=swh:1:snp:28e5eb6d92c8c373ce885121eedc03f07bbec2e4;anchor=swh:1:rev:23e2750508963359cb9990e43d17173eb5a16583" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891402v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6e80c326b50187f518f62739995a3fc27fde33f5;origin=https://hal.archives-ouvertes.fr/hal-04891402;visit=swh:1:snp:b284321dd4e7372985f193dabac7c2c04ef80035;anchor=swh:1:rel:f026d4cec70973043bff3ff4c772b29307d08070;path=/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626412v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395567v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606770v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Zargayouna" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606492v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603508v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Chevallet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601469v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600778v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598643v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596925v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595755v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593266v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437720v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512740v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71976-2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612011v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-4182-1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446948v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446919v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744082v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289780v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289831v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-roussey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3076-5499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091645638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.97" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100484" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;ret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1319844" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1188036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darnala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1187090" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boffety" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200375" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duy Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.02" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pernelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609212v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2018.098387" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.313-344" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stephan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Reboud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M9F84V0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zargayouna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chevallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Zargayouna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.37-61" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013040105" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.16.3.55-84" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CXTGQ1GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Corcho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-724-2_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maisonnasse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Harrathi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Kang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Corcho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-724-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Sousa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jtd.2011070104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maisonnasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calabretto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harrathi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527113v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15751-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Keita" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laurini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.8322" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beaulieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tardy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zimmerman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.14.217-237" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/176FC72B274AAD65B7B00B5F2549A2714A60EBCE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tosser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marchal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Gaulard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628058v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Corre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Djouad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033023v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucry Ma&#235;l Choumele Nandong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amardeilh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bossy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courtin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765079v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601705v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LVRFWJ" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636109v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Hannou Hannou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677414v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161554v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187236v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933526v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chepaikina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39141-5_16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889780v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03195120v5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF51545.2021.9642107" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Amini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima Fallatah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996846v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71903-6_25" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03389513v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888201v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda Villal&#243;n" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470007v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lauga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balvay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Topart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clenet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042584v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839545v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Abderrahmani Ghorfi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608565v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3192320" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841316v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597594v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102384v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70863-8_3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607814v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607812v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586930v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouardani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607813v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghorfi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nazarenko" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606357v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709185v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709190v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605244v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605245v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442718v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743034v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605242v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179753v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605237v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181138v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_29" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600801v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605239v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598869v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860828v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747247v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500415" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598645v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598237v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861052v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zamazal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599076v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendadouche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135098v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597153v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mean Hou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lambert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597079v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimel Bendadouche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Mean Hou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605243v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681103v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chhuo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulignac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819301v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596926v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Sv&#225;b-Zamazal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779799v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chagheri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605240v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637665v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Chagheri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dumoulin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602647v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489912v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523508v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champomier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593688v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495127v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381581v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585914v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437682v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Vilches Blazquez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497746v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mohsen Gammoudi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437757v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437801v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Vilches Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P&#233;rez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437800v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437681v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gobe Hobona" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Attardo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jackson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473250v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504948v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563180v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512667v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71976-2_13" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2C49519D62E2FFA48F378704C5739E174CA6A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549694v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ventadour" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brun" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petraq Papajorgji" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591035v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563115v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gammoudi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515517v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562904v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562920v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952199v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pivano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590984v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536131v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arara" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vangenot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515510v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39403-7_3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515514v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455618v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613782v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salvi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ven Otheguy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595263v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alic" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour-Ricci" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077432v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601474v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599878v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598868v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145831v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597534v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437786v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1597735.1597784" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563223v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608488v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04489458v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583828v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607284v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437607v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vigier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-75181-8_7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28A5B104C372A909C9E7DA619D88147060A45448/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461334v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17249682" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588275v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Lie Tan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336576v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:016489ba111a831c1570524b6c7567f73719afab;origin=https://forge.inrae.fr/bsv/alvis-bsv;visit=swh:1:snp:28e5eb6d92c8c373ce885121eedc03f07bbec2e4;anchor=swh:1:rev:23e2750508963359cb9990e43d17173eb5a16583" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891402v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6e80c326b50187f518f62739995a3fc27fde33f5;origin=https://hal.archives-ouvertes.fr/hal-04891402;visit=swh:1:snp:b284321dd4e7372985f193dabac7c2c04ef80035;anchor=swh:1:rel:f026d4cec70973043bff3ff4c772b29307d08070;path=/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626412v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395567v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606492v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606770v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Zargayouna" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603508v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Chevallet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601469v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600778v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598643v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596925v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595755v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593266v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437720v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512740v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71976-2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612011v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-4182-1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446948v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446919v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744082v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289780v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289831v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>