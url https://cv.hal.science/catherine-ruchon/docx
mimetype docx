--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -3269,51 +3269,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="884C2BBB"/>
+    <w:nsid w:val="2504501F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>