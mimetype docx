--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -896,256 +896,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04306998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intrusion du chercheur à l’intention vertueuse. Un corpus sur le deuil d’enfant</w:t>
+                <w:t xml:space="preserve">Les maternités douloureuses dans les discours numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La souffrance à proximité : Écrits du mal-être d'un public en ligne, 186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04307014v1</w:t>
+                <w:t xml:space="preserve">halshs-04279397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de FORNEL et Maud VERDIER Aux prises avec la douleur Analyse conversationnelle des consultations d’analgésie Éditions EHESS, 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 154 (4), pp.153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.154.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04307994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maternités douloureuses dans les discours numériques</w:t>
+                <w:t xml:space="preserve">De l’intrusion du chercheur à l’intention vertueuse. Un corpus sur le deuil d’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.109-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.3384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04279397v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04307014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression de l’émotion dans les épitaphes de sépultures d’enfants. Pour un corpus hétérogène : texte, image, objet</w:t>
               </w:r>
@@ -1714,165 +1714,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04308045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu de mots dans les discours sur le deuil : un jeu discursif offensif</w:t>
+                <w:t xml:space="preserve">Récits de vie, récits de soi liés au deuil d’enfant et à la souffrance de parents d’enfants décédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "La dynamique des jeux de mots. Perspectives interdisciplinaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Trèves, Sep 2016, Trèves, France</w:t>
+              <w:t xml:space="preserve">6e colloque de la Société d’Histoire de la Naissance : La naissance au risque de la mort. D’hier à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Histoire de la Naissance, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04363703v1</w:t>
+                <w:t xml:space="preserve">halshs-04370176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits de vie, récits de soi liés au deuil d’enfant et à la souffrance de parents d’enfants décédés</w:t>
+                <w:t xml:space="preserve">Le jeu de mots dans les discours sur le deuil : un jeu discursif offensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque de la Société d’Histoire de la Naissance : La naissance au risque de la mort. D’hier à aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Histoire de la Naissance, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international "La dynamique des jeux de mots. Perspectives interdisciplinaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Trèves, Sep 2016, Trèves, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04370176v1</w:t>
+                <w:t xml:space="preserve">halshs-04363703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets funéraires : interpellation objectale et affordance empathique</w:t>
               </w:r>
@@ -2082,142 +2082,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité numérique de parents endeuillés : le pseudonyme comme pratique de deuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identité(s) : Construction et reconstruction dans le discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CURAPP-ESS UMR 7319, Apr 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque international CURAPP "(Re)construction(s) des identités individuelle et collective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie, Apr 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04308041v1</w:t>
+                <w:t xml:space="preserve">halshs-04363707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité numérique de parents endeuillés : le pseudonyme comme pratique de deuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CURAPP "(Re)construction(s) des identités individuelle et collective"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie, Apr 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">Identité(s) : Construction et reconstruction dans le discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CURAPP-ESS UMR 7319, Apr 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04363707v1</w:t>
+                <w:t xml:space="preserve">halshs-04308041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuil périnatal : lorsque le corps s’incarne dans le langage</w:t>
               </w:r>
@@ -2858,191 +2858,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04279530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performativité des récits de vie numériques de parents endeuillés</w:t>
+                <w:t xml:space="preserve">Zoo-anthroponymes. Quand l'animal est le nom de l'humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La naissance au risque de la mort. D’hier à aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2021, 1001BB, 978-2749268897</w:t>
+              <w:t xml:space="preserve">Nommer l'Humain. Descriptions, catégorisations, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04279682v1</w:t>
+                <w:t xml:space="preserve">halshs-04275863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoo-anthroponymes. Quand l'animal est le nom de l'humain</w:t>
+                <w:t xml:space="preserve">Performativité des récits de vie numériques de parents endeuillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nommer l'Humain. Descriptions, catégorisations, enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">La naissance au risque de la mort. D’hier à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, 1001BB, 978-2749268897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04275863v1</w:t>
+                <w:t xml:space="preserve">halshs-04279682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu de mots dans les discours sur le deuil : un jeu discursif offensif</w:t>
               </w:r>
@@ -3269,51 +3269,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2504501F"/>
+    <w:nsid w:val="13C5D0BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3500,51 +3500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-ruchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9463-2954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Caliendo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8756" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.41357" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GD65JLN0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.163.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279330v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3384" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.154.0153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459-007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-ruchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9463-2954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Caliendo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8756" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.41357" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GD65JLN0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.163.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279330v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307994v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.154.0153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3384" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459-007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>