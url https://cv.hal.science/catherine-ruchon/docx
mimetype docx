--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -896,256 +896,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04306998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maternités douloureuses dans les discours numériques</w:t>
+                <w:t xml:space="preserve">De l’intrusion du chercheur à l’intention vertueuse. Un corpus sur le deuil d’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.109-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.3384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04279397v1</w:t>
+                <w:t xml:space="preserve">halshs-04307014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de FORNEL et Maud VERDIER Aux prises avec la douleur Analyse conversationnelle des consultations d’analgésie Éditions EHESS, 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 154 (4), pp.153. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.154.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04307994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intrusion du chercheur à l’intention vertueuse. Un corpus sur le deuil d’enfant</w:t>
+                <w:t xml:space="preserve">Les maternités douloureuses dans les discours numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La souffrance à proximité : Écrits du mal-être d'un public en ligne, 186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/praxematique.3384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04307014v1</w:t>
+                <w:t xml:space="preserve">halshs-04279397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression de l’émotion dans les épitaphes de sépultures d’enfants. Pour un corpus hétérogène : texte, image, objet</w:t>
               </w:r>
@@ -1714,165 +1714,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04308045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits de vie, récits de soi liés au deuil d’enfant et à la souffrance de parents d’enfants décédés</w:t>
+                <w:t xml:space="preserve">Le jeu de mots dans les discours sur le deuil : un jeu discursif offensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque de la Société d’Histoire de la Naissance : La naissance au risque de la mort. D’hier à aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Histoire de la Naissance, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international "La dynamique des jeux de mots. Perspectives interdisciplinaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Trèves, Sep 2016, Trèves, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04370176v1</w:t>
+                <w:t xml:space="preserve">halshs-04363703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu de mots dans les discours sur le deuil : un jeu discursif offensif</w:t>
+                <w:t xml:space="preserve">Récits de vie, récits de soi liés au deuil d’enfant et à la souffrance de parents d’enfants décédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "La dynamique des jeux de mots. Perspectives interdisciplinaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Trèves, Sep 2016, Trèves, France</w:t>
+              <w:t xml:space="preserve">6e colloque de la Société d’Histoire de la Naissance : La naissance au risque de la mort. D’hier à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Histoire de la Naissance, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04363703v1</w:t>
+                <w:t xml:space="preserve">halshs-04370176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets funéraires : interpellation objectale et affordance empathique</w:t>
               </w:r>
@@ -2082,142 +2082,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité numérique de parents endeuillés : le pseudonyme comme pratique de deuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CURAPP "(Re)construction(s) des identités individuelle et collective"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie, Apr 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">Identité(s) : Construction et reconstruction dans le discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CURAPP-ESS UMR 7319, Apr 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04363707v1</w:t>
+                <w:t xml:space="preserve">halshs-04308041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité numérique de parents endeuillés : le pseudonyme comme pratique de deuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identité(s) : Construction et reconstruction dans le discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CURAPP-ESS UMR 7319, Apr 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque international CURAPP "(Re)construction(s) des identités individuelle et collective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie, Apr 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04308041v1</w:t>
+                <w:t xml:space="preserve">halshs-04363707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuil périnatal : lorsque le corps s’incarne dans le langage</w:t>
               </w:r>
@@ -2858,191 +2858,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04279530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoo-anthroponymes. Quand l'animal est le nom de l'humain</w:t>
+                <w:t xml:space="preserve">Performativité des récits de vie numériques de parents endeuillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nommer l'Humain. Descriptions, catégorisations, enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">La naissance au risque de la mort. D’hier à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, 1001BB, 978-2749268897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04275863v1</w:t>
+                <w:t xml:space="preserve">halshs-04279682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performativité des récits de vie numériques de parents endeuillés</w:t>
+                <w:t xml:space="preserve">Zoo-anthroponymes. Quand l'animal est le nom de l'humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La naissance au risque de la mort. D’hier à aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2021, 1001BB, 978-2749268897</w:t>
+              <w:t xml:space="preserve">Nommer l'Humain. Descriptions, catégorisations, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04279682v1</w:t>
+                <w:t xml:space="preserve">halshs-04275863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu de mots dans les discours sur le deuil : un jeu discursif offensif</w:t>
               </w:r>
@@ -3269,51 +3269,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13C5D0BD"/>
+    <w:nsid w:val="19BDB5AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3500,51 +3500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-ruchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9463-2954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Caliendo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8756" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.41357" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GD65JLN0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.163.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279330v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307994v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.154.0153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3384" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459-007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-ruchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9463-2954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Caliendo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8756" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.41357" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GD65JLN0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.8457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.163.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279330v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3384" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.154.0153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459-007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>