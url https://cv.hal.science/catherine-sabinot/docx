--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -368,554 +368,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de sens et stratégies de soins chez les Mwalebeng de Pouebo (Nouvelle-Calédonie)</w:t>
+                <w:t xml:space="preserve">La recherche scientifique face aux défis du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.T. Pidjo</w:t>
+                <w:t xml:space="preserve">France Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hnawia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Houlbrèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Lehodey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.145-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196986v1</w:t>
+                <w:t xml:space="preserve">hal-04696307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche scientifique face aux défis du changement climatique</w:t>
+                <w:t xml:space="preserve">Recherche de sens et stratégies de soins chez les Mwalebeng de Pouebo (Nouvelle-Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Bailly</w:t>
+                <w:t xml:space="preserve">A.T. Pidjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Houlbrèque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edouard Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jso.14994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696307v1</w:t>
+                <w:t xml:space="preserve">hal-04196986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: Connectors between coastal and oceanic spaces and species</w:t>
+                <w:t xml:space="preserve">Encouraging drawing in research with children on marine environments: methodological and epistemological considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Breckwoldt</w:t>
+                <w:t xml:space="preserve">Elodie Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dombal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Simonne Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert David</w:t>
+                <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Riera</w:t>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51 (12), pp.2401-2413. </w:t>
+              <w:t xml:space="preserve">Human Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (4), pp.739-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13280-022-01762-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10745-022-00332-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184389v1</w:t>
+                <w:t xml:space="preserve">hal-04415955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging drawing in research with children on marine environments: methodological and epistemological considerations</w:t>
+                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: Connectors between coastal and oceanic spaces and species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fache</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A. Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (4), pp.739-760. </w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (12), pp.2401-2413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10745-022-00332-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13280-022-01762-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415955v1</w:t>
+                <w:t xml:space="preserve">hal-04184389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draw the sea...&amp;quot; : children's representations of ocean connectivity in Fiji and New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,51 +923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soderberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tuiono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (12), pp.2445-2458. </w:t>
@@ -999,949 +999,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter un territoire en réseau, pêcheurs et poissons dans l’archipel de Nouvelle-Calédonie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analyser et comprendre les représentations, les savoirs et les pratiques autour de l'eau sur terres coutumières pour appuyer la mise en œuvre de la Politique de l'Eau Partagée (PEP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.207-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418474v1</w:t>
+                <w:t xml:space="preserve">hal-04418476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost toolbox for high-resolution vulnerability and hazard-perception mapping in view of tsunami risk mitigation: Application to New Caledonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruce E.O. Thomas</w:t>
+                <w:t xml:space="preserve">Habiter un territoire en réseau, pêcheurs et poissons dans l’archipel de Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Aucan</w:t>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102350⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 259-260, pp.205-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.11219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065874v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèces emblématiques et gestion de la mer, regards pluridisciplinaires en sciences sociales et nouvelles approches méthodologiques dans l’outre-mer indo-pacifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A low-cost toolbox for high-resolution vulnerability and hazard-perception mapping in view of tsunami risk mitigation: Application to New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce E.O. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.11164⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628390v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si les ethnosciences facilitaient la production de passerelles au sein du monde académique comme non-académique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Espèces emblématiques et gestion de la mer, regards pluridisciplinaires en sciences sociales et nouvelles approches méthodologiques dans l’outre-mer indo-pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Delebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.8500⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 259-260, pp.181-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.11164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418472v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better integration of local populations in the design of projects to manage the massive aggradation of rivers stemming from mining activity in Thio, New Caledonia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mining and the value of place in New Caledonia: Negotiation, evaluation, recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8, pp.64-73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exis.2020.08.011⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.44-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exis.2020.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461239v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining and the value of place in New Caledonia: Negotiation, evaluation, recognition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Et si les ethnosciences facilitaient la production de passerelles au sein du monde académique comme non-académique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exis.2020.08.010⟩</w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.8500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849714v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native and migrant fishers on the Gabonese coast: how to share places, resources, know-how and languages?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Towards a better integration of local populations in the design of projects to manage the massive aggradation of rivers stemming from mining activity in Thio, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Worliczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Tena Pidjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Identities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14725843.2021.1937048⟩</w:t>
+              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exis.2020.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104347v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser et comprendre les représentations, les savoirs et les pratiques autour de l'eau sur terres coutumières pour appuyer la mise en œuvre de la Politique de l'Eau Partagée (PEP)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Native and migrant fishers on the Gabonese coast: how to share places, resources, know-how and languages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">African Identities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 322-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14725843.2021.1937048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418476v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions in estuary governance? Reflections and lessons from Australia, France and New Caledonia</w:t>
               </w:r>
@@ -2074,64 +2074,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in South Pacific fisheries management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Breckwoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Govan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,51 +2195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terre-mer, enjeu de territoires et de légitimités en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Dégremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2286,51 +2286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre la mer au Gabon et défier les approches disciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2358,282 +2358,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand « l’eau, c’est le lien » : suivre l’évolution des réseaux d’eau pour éclairer les pratiques et les transformations sociales dans les tribus kanak</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quand cyclones, pluies et pollution interrogent les liens des Kanak à leurs rivières et participent au renouvellement des savoirs écologiques (Thio, Nouvelle-Calédonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charline Nékiriaï</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Worliczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, 26 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418481v1</w:t>
+                <w:t xml:space="preserve">hal-02534752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand cyclones, pluies et pollution interrogent les liens des Kanak à leurs rivières et participent au renouvellement des savoirs écologiques (Thio, Nouvelle-Calédonie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand « l’eau, c’est le lien » : suivre l’évolution des réseaux d’eau pour éclairer les pratiques et les transformations sociales dans les tribus kanak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gosset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Worliczek</w:t>
+                <w:t xml:space="preserve">Charline Nékiriaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.15704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534752v1</w:t>
+                <w:t xml:space="preserve">hal-04418481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique des pratiques change-t-elle la manière de penser les relations kanak aux continuités terre-mer et à la Nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (3), p. 269-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2667,51 +2667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires des sens et des paysages littoraux sur l’île d’Iaai (Ouvéa en Nouvelle-Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2823,51 +2823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bedrossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2931,51 +2931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's ecological knowledge: drawings as a tool for ethnoecologists (Gabon, Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3139,51 +3139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulay Sébastien, 2013. - Pêcheurs imraguen du Sahara atlantique : mutations techniques et changements sociaux des années 1970 à nos jours, Paris, Karthala, 256 p. [compte-rendu de lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Africanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86 (2), pp.220-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3256,51 +3256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (Volume 16 numéro 3), pp.1-32 [en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3334,51 +3334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports socio-environnementaux, construction de l'espace, et régimes de nature dans la Réserve de biosphère de Celestún, Yucatán, Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3425,51 +3425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche en tribu face à l'industrie minière dans le sud-est de la Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shani Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3533,51 +3533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunna Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2-3, 23 p. [en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3624,51 +3624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New ′Conservation Space′? Protected Areas, Environmental Economic Activities and Discourses in Two Yucatán Biosphere Reserves in Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (2), pp.133-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3715,51 +3715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salines et écotourisme : superposition des usages de l’espace au sein de la Réserve de Biosphère de Ría Celestún (Yucatán, Mexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Société Internationale d'Ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.88-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3784,51 +3784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de « Baribeau Thérèse et al, 2007. Les jeux de l'eau, de l'homme et de la nature. Miroirs franco-québécois. Collection Tout autour de l'eau, La Dispute, Paris. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34, http://www.fss.ulaval.ca/CMS_Recherche/upload/ant_soc/fichiers/compte_rendu_therese_baribeau_2008.pd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3853,51 +3853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de « Leblic Isabelle, 2008. Vivre de la mer, vivre avec la terre... Savoirs et techniques des pêcheurs kanak du sud de la Nouvelle-Calédonie. Paris, Société des Océanistes, Travaux et documents océanistes 1, 283 p., tabl., illustr., bibliogr., index.. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (3), http://www.fss.ulaval.ca/CMS_Recherche/upload/ant_soc/fichiers/compte_rendu_isabelle_leblic_2008.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3922,51 +3922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités, immobilismes. Imitation, transfert et refus d'emprunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (4), pp.432-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3991,51 +3991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tortues marines sur le littoral palmarinois (Sénégal) : entre attentes internationales et cultures locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les amis du Muséum National d'Histoire Naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 217, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4086,2512 +4086,2512 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local knowledge and farmers’ capacity of experimentation as a lever of adaptation to climate change. How ethnography can be articulate within an action research program (CLIPSSA)?</w:t>
+                <w:t xml:space="preserve">Bridging Knowledge: Transdisciplinary Approaches to Climate Adaptation in the Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Menkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Jean Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maya Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakéga Saberma Ragatoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family farming, lifestyle and health in small islands, countries and territories (FALAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, IAC, UNC, Mar 2025, Noumea, New Caledonia</w:t>
+              <w:t xml:space="preserve">Adaptation Future 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Adaptation Science Programme (WASP); University of Canterbury (UC), Oct 2025, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087491v1</w:t>
+                <w:t xml:space="preserve">hal-05334023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le faaapu : prendre soin de sa terre, prendre soin de soi.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Local knowledge and farmers’ capacity of experimentation as a lever of adaptation to climate change. How ethnography can be articulate within an action research program (CLIPSSA)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentation et tourisme culinaire en Océanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Polynésie française; Campus des Métiers et des qualifications; Centre d'Etudes du Tourisme en Océanie-Pacifique, Nov 2025, Papeete, France</w:t>
+              <w:t xml:space="preserve">Family farming, lifestyle and health in small islands, countries and territories (FALAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, IAC, UNC, Mar 2025, Noumea, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402862v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Knowledge: Transdisciplinary Approaches to Climate Adaptation in the Pacific</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Le faaapu : prendre soin de sa terre, prendre soin de soi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation Future 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Adaptation Science Programme (WASP); University of Canterbury (UC), Oct 2025, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">Alimentation et tourisme culinaire en Océanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Polynésie française; Campus des Métiers et des qualifications; Centre d'Etudes du Tourisme en Océanie-Pacifique, Nov 2025, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334023v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacific Climate, local knowledge and adaptation strategies: how to combine scientific climate knowledge and local knowledge to think about resilience in the Pacific?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Indigenous knowledges, practices and resilience during the COVID-19 pandemic in university students: the case of New Caledonia and Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Vallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menkes</w:t>
+                <w:t xml:space="preserve">Isaake Tuikalepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Metsan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilbert David</w:t>
+                <w:t xml:space="preserve">Waixen Waikata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
+              <w:t xml:space="preserve">1. Family farming, lifestyle and health in the Pacifique Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922500v1</w:t>
+                <w:t xml:space="preserve">hal-04186255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishers and fishing in family farming: is it concrete? Is it anchored in local realities as well as in regional institutions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pacific Climate, local knowledge and adaptation strategies: how to combine scientific climate knowledge and local knowledge to think about resilience in the Pacific?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Metsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FALAH Seminar and Workshops WP2 &amp; 3. Methodological synchronisation applied to FALAH research fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Mar 2023, Nouméa, New Caledonia</w:t>
+              <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922501v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing, crop cultivation, access to fresh water : how te cyclones, the COVID pandemic and seasonal workers’migration interfere with the way of life in Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Metsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-island distribution networks of agriculture and products during disruption : a contribution to food security in Vanuatu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fishing activity and food security in very poor island economies, some hints from Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galy</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Jean Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922498v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing activity and food security in very poor island economies, some hints from Haïti</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fishers and fishing in family farming: is it concrete? Is it anchored in local realities as well as in regional institutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samson Jean Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
+              <w:t xml:space="preserve">FALAH Seminar and Workshops WP2 &amp; 3. Methodological synchronisation applied to FALAH research fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Mar 2023, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922496v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the confrontation between traditional knowledge and ocean sciences: a transformative change for ocean management choices?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Inter-island distribution networks of agriculture and products during disruption : a contribution to food security in Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Islands Conference on Ocean Science and Ocean Management. An Ocean of Knowledge for our Sea of Islands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacific Community (SPC). PCCOS (Pacific Community Center for Ocean Science), Sep 2023, Nadi, Fiji</w:t>
+              <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922495v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacific climate, local knowledge and adaptation strategies. Characterize issues and vulnerabilities in the Pacific by identifying how populations know and learn to adapt to extreme events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation Futures (AF2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ouranos; Gouvernement du Canada; WASP. World Adaptation Science Programme, Oct 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indigenous knowledges, practices and resilience during the COVID-19 pandemic in university students: the case of New Caledonia and Vanuatu</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond the confrontation between traditional knowledge and ocean sciences: a transformative change for ocean management choices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Family farming, lifestyle and health in the Pacifique Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t>
+              <w:t xml:space="preserve">Pacific Islands Conference on Ocean Science and Ocean Management. An Ocean of Knowledge for our Sea of Islands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacific Community (SPC). PCCOS (Pacific Community Center for Ocean Science), Sep 2023, Nadi, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186255v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The social acceptability of mining and metallurgical projects in New Caledonia : an analysis by corporate social responsibility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Mining the connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Minerals, Apr 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922502v1</w:t>
+                <w:t xml:space="preserve">hal-04409893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
+              <w:t xml:space="preserve">ZMT Annual Conference 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zentrum für Marine Tropenforschung (ZMT), Leibniz, Jan 2022, Leibniz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799523v1</w:t>
+                <w:t xml:space="preserve">hal-04922512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reef passages in New Caledonia and their social-ecological roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Islands of the World Conference. Nature and culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Zadar, Croatia; International Small Islands Study Association (ISISA), Charlotettown PE, Canada, Jun 2022, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mine, un moteur du rééquilibrage et de la diversification sectorielle en Nouvelle-Calédonie pour préparer « l’après-nickel » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Metsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Tena Pidjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Union Géographique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409913v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Forgotten Coast, New Caledonia, between minescape, fishing practices and terraqueous territoriality</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ESfO Conference - Material and Immaterial in Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Oceanists (ESfO) - CREDO Marseille and University of Verona, Jun 2022, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681748v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective and individual scientific assessments from an anthrologist experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La mine, un moteur du rééquilibrage et de la diversification sectorielle en Nouvelle-Calédonie pour préparer « l’après-nickel » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Research and Innovation (SRI) Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Future Earth; Belmont Forum; University of Pretoria, South Africa, Jun 2022, Pretoria, Afrique du Sud, South Africa</w:t>
+              <w:t xml:space="preserve">Congrès de l’Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922507v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sense of place and sea cucumber fishery in New Caledonia and Vanuatu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Collective and individual scientific assessments from an anthrologist experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
+              <w:t xml:space="preserve">Sustainability Research and Innovation (SRI) Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Future Earth; Belmont Forum; University of Pretoria, South Africa, Jun 2022, Pretoria, Afrique du Sud, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922509v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social acceptability of mining and metallurgical projects in New Caledonia : an analysis by corporate social responsibility.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Forgotten Coast, New Caledonia, between minescape, fishing practices and terraqueous territoriality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumas</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining the connections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Minerals, Apr 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">13th ESfO Conference - Material and Immaterial in Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Oceanists (ESfO) - CREDO Marseille and University of Verona, Jun 2022, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409893v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sense of place and sea cucumber fishery in New Caledonia and Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZMT Annual Conference 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zentrum für Marine Tropenforschung (ZMT), Leibniz, Jan 2022, Leibniz, Germany</w:t>
+              <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922512v1</w:t>
+                <w:t xml:space="preserve">hal-04922509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l’Anthropocène</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution mapping of mangroves, siren networks and vulnerable settlements for mitigating tsunami risk in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Bègue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruce Enki Oscar Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; You 2021. Colloque « Journées Hubert Curien »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Nancy, Nov 2021, Metz, France. 6 p</w:t>
+              <w:t xml:space="preserve">30th International Tsunami symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tohoku University, International Research Institute of Disaster Science, Jul 2021, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922519v1</w:t>
+                <w:t xml:space="preserve">hal-04922530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution mapping of mangroves, siren networks and vulnerable settlements for mitigating tsunami risk in New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Enki Oscar Thomas</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Tsunami symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tohoku University, International Research Institute of Disaster Science, Jul 2021, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Science &amp; You 2021. Colloque « Journées Hubert Curien »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nancy, Nov 2021, Metz, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922530v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Confrontation spatiale, temporelle et « culturelle » entre l’entreprise minière et métallurgique et la coutume kanak : « deux mondes qui s’entrechoquent » »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6629,51 +6629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do local knowledge, practices and norms combined with high resolution simulations of climate change may inform adaptation strategies in the Pacific?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Research &amp; Innovation (SRI) Congress 2021. Engaging stakeholders to protect vulnerable areas against climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Future Earth; Belmont Forum, Jun 2021, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6692,1131 +6692,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS HomMer : Un réseau de recherche collaborative pour la gestion adaptative des AMP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LADIVA - Littoraux, Îles et Archipels. Vulnérabilité, adaptation, viabilité des territoires insulaires et côtiers. Groupe de recherche de l’UMR 228 ESPACE-DEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Le Gentil</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PARTAGE - Partage d’expériences de collaborations Science-Société à l’Ifremer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFREMER, Nov 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">Webinaire - La planification stratégique mer et littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Mer; UNESCO, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630148v1</w:t>
+                <w:t xml:space="preserve">hal-04922532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LADIVA - Littoraux, Îles et Archipels. Vulnérabilité, adaptation, viabilité des territoires insulaires et côtiers. Groupe de recherche de l’UMR 228 ESPACE-DEV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">How do local knowledge, practices and norms may integrate institutional rules?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire - La planification stratégique mer et littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Mer; UNESCO, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Conférence du Pacifique insulaire: conservation de la nature et des aires protégées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPREP/PROE, Apia (Samoa); Gouvernement de la Nouvelle-Calédonie; Pacific Community (SPC), Nov 2020, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922532v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do local knowledge, practices and norms may integrate institutional rules?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GIS HomMer : Un réseau de recherche collaborative pour la gestion adaptative des AMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gailhard Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence du Pacifique insulaire: conservation de la nature et des aires protégées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPREP/PROE, Apia (Samoa); Gouvernement de la Nouvelle-Calédonie; Pacific Community (SPC), Nov 2020, Nouméa, New Caledonia</w:t>
+              <w:t xml:space="preserve">Atelier PARTAGE - Partage d’expériences de collaborations Science-Société à l’Ifremer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFREMER, Nov 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922535v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Poissons récifaux et profondeur le long d'un gradient de forçage anthropique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">VULPARE 2019 - Colloque Vulnérabilités du Patrimoine Récifal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630131v1</w:t>
+                <w:t xml:space="preserve">hal-03899478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Loupsans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème congrès des réserves naturelles de France - Climat et espaces protégés : chaud devant !!! S’adapter ou laissez faire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réserves naturelles de France, Jun 2019, Le Monêtier-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissons récifaux et profondeur le long d'un gradient de forçage anthropique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VULPARE 2019 - Colloque Vulnérabilités du Patrimoine Récifal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899478v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are coral reefs full of multi-coloured fish? Impact of an awareness campaign of coral reefs by children.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle gestion environnementale du littoral dans le contexte du changement climatique en PIL ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Massé</w:t>
+                <w:t xml:space="preserve">E. Cillaurren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Despinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Indo-Pacific Fish Conference. Tahiti French Polynesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Papeete, French Polynesia</w:t>
+              <w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465803v1</w:t>
+                <w:t xml:space="preserve">hal-03387377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaître et reconnaître les savoirs locaux afin de contribuer au maintien des identités kanak et produire des politiques de gestion de l’environnement ajustées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Rodary</w:t>
+                <w:t xml:space="preserve">Are coral reefs full of multi-coloured fish? Impact of an awareness campaign of coral reefs by children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. David</w:t>
+                <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouard</w:t>
+                <w:t xml:space="preserve">Lola Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">10th Indo-Pacific Fish Conference. Tahiti French Polynesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Papeete, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387376v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle gestion environnementale du littoral dans le contexte du changement climatique en PIL ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Connaître et reconnaître les savoirs locaux afin de contribuer au maintien des identités kanak et produire des politiques de gestion de l’environnement ajustées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Despinoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Dumas</w:t>
+                <w:t xml:space="preserve">S. Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387377v1</w:t>
+                <w:t xml:space="preserve">hal-03387376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the MARECO educational toolkit on the coral reef social representation of children in the south Western Indian Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakamaly Madi Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ninth WIOMSA Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Durban South Africa, South Africa</w:t>
@@ -7845,64 +7845,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la mer fait le mur. D’Anjouan (Comores) à Yaté (Nouvelle-Calédonie), paroles et actions autour de l'érosion des rivages insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sébastien Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8011,64 +8011,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mining company in New Caledonia: relying on the customary kanak network to sustain nickel extraction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8119,77 +8119,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer le territoire minier en Nouvelle-Calédonie en négociant l'argent du nickel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8214,77 +8214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOCPacific’s transdisciplinary research protocol based on children’s drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZMT’s first Annual Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8322,64 +8322,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin comme outil de recherche sur les représentations des pêcheries par les enfants du Pacifique Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art for Science! Unlocking Art power for Science &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8430,316 +8430,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche artisanale en Haïti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pêche côtière en province Nord : enquête sur l'efficacité des aides provinciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Alaric</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Julie Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Province Nord; IAC; IRD, 12 p., 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilson Célestin</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.46536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23708/fdi:010080245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140124v1</w:t>
+                <w:t xml:space="preserve">hal-03174004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêche côtière en province Nord : enquête sur l'efficacité des aides provinciales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">La pêche artisanale en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Célestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Failler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mallet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Province Nord; IAC; IRD, 12 p., 2021, </w:t>
+                <w:t xml:space="preserve">IRD éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.248, 2021, 978-2-7099-2920-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23708/fdi:010080245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.46536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174004v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Toa de Maré : un patrimoine au coeur des liens entre les hommes et les roussettes aux îles Loyauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pujapujane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8747,51 +8747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Agronomique néo-Calédonien (IAC); Institut de recherche pour le développement (IRD); Province des îles Loyauté (PIL), pp.48, 2020, 978-2-7099-2745-1 ; 978-2-919253-06-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -8813,51 +8813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du passif de l'activité minière en Nouvelle-Calédonie. Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8953,51 +8953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie des espaces côtiers et de la conservation environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.322, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
             </w:r>
           </w:p>
@@ -9024,51 +9024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre de ses terres ou de celles des autres ? Propriété foncière, accès à la terre et expériences de petits exploitants agricoles au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRIDÉS (Centre de recherche, d'information et de développement de l'économie solidaire). pp.71, 2011, Cahiers du CRIDES, 11-01, 9782923687094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9112,51 +9112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière-Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CTHS, 2010, 978-2-7355-0724-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9206,64 +9206,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Places: From Relational Ontologies to Water Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahée Autunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9469,103 +9469,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale fisheries in New Caledonia: towards a fishers’ perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographies of New Caledonia-Kanaky</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9606,1238 +9606,1238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'appuyer sur les savoirs, savoir-faire des pêcheurs et normes locales pour penser la gestion de la pêche en Haïti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quelle est la place des femmes dans le secteur halieutique et comment l'améliorer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Celestin</w:t>
+                <w:t xml:space="preserve">Y. Joanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jean-Baptiste</w:t>
+                <w:t xml:space="preserve">D. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Desirade</w:t>
+                <w:t xml:space="preserve">P.G. Lafontant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David, Gilbert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pêche artisanale en Haïti : expertise scientifique collective de l'IRD réalisée à la demande du ministère de l'Agriculture, des Ressources naturelles et du Développement durable d'Haïti : contributions intégrales [supplément sur clé USB]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD, 35 p., 2021, Expertise Collective, 978-2-7099-2919-6</w:t>
+              <w:t xml:space="preserve">, IRD, 56 p., 2021, Expertise Collective, 978-2-7099-2919-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186372v1</w:t>
+                <w:t xml:space="preserve">hal-04186786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la place des femmes dans le secteur halieutique et comment l'améliorer ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">S'appuyer sur les savoirs, savoir-faire des pêcheurs et normes locales pour penser la gestion de la pêche en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Jean Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Joanis</w:t>
+                <w:t xml:space="preserve">W. Celestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bossy</w:t>
+                <w:t xml:space="preserve">N. Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G. Lafontant</w:t>
+                <w:t xml:space="preserve">A. Desirade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David, Gilbert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pêche artisanale en Haïti : expertise scientifique collective de l'IRD réalisée à la demande du ministère de l'Agriculture, des Ressources naturelles et du Développement durable d'Haïti : contributions intégrales [supplément sur clé USB]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD, 56 p., 2021, Expertise Collective, 978-2-7099-2919-6</w:t>
+              <w:t xml:space="preserve">, IRD, 35 p., 2021, Expertise Collective, 978-2-7099-2919-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186786v1</w:t>
+                <w:t xml:space="preserve">hal-04186372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour que réglementation rime avec appropriation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Eau et gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Cayrol (ed.); C. Tatin (collab.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.38-39, 2020, 978-2-7099-2850-2</w:t>
+              <w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.40-43, 2020, CRESICA, 979-10-910321-4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127990v1</w:t>
+                <w:t xml:space="preserve">hal-02912018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêche lagonaire et gestion des pêches à Raiatea-Tahaa (Polynésie française) : connaissance des pratiques familiales pour un renouvellement des normes institutionnelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Goutte (volet 2) : La gouvernance de l'eau sur terres coutumières en Nouvelle-Calédonie : de la connaissance des usages et des savoirs à la production d'outils de gestion et de politiques adaptés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Vieux</w:t>
+                <w:t xml:space="preserve">D. Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannelle Teao-Billard</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">De la Croix, K. (dir.); Mitroi, V. (dir.). </w:t>
+                <w:t xml:space="preserve">S. Grochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cayrol, F. (ed.); Tatin, C. (collab.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie politique de la pêche. Temporalités, crises, résistances et résiliences dans le monde de la pêche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.133-163, 2020, 978-2-84016-286-5</w:t>
+              <w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUNC, p. 30-33, 2020, Collection CRESICA, 979-10-910321-4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969028v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des oiseaux et des touristes comme objets d'étude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour que réglementation rime avec appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Thibault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Vidal</w:t>
+                <w:t xml:space="preserve">F. Brescia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD, pp.36-37, 2020, 978-2-7099-2850-2</w:t>
+              <w:t xml:space="preserve">, IRD, pp.38-39, 2020, 978-2-7099-2850-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127994v1</w:t>
+                <w:t xml:space="preserve">hal-03127990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birds and tourists as research topics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pêche lagonaire et gestion des pêches à Raiatea-Tahaa (Polynésie française) : connaissance des pratiques familiales pour un renouvellement des normes institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannelle Teao-Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De la Croix, K. (dir.); Mitroi, V. (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity in the global south : research for a sustainable world</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.36-37, 2020, 978-2-7099-2875-5</w:t>
+              <w:t xml:space="preserve">Écologie politique de la pêche. Temporalités, crises, résistances et résiliences dans le monde de la pêche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.133-163, 2020, 978-2-84016-286-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423015v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making sure that regulation rime with appropriation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Des oiseaux et des touristes comme objets d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity in the global south: research for a sustainable world</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.38-39, 2020, 978-2-7099-2875-5</w:t>
+              <w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.36-37, 2020, 978-2-7099-2850-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423014v1</w:t>
+                <w:t xml:space="preserve">hal-03127994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cénotes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Birds and tourists as research topics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine de la Nouvelle-Calédonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Hervé Chopin; Fondation Clément, p. 516-520, 2020, 978-2-3572-0534-37</w:t>
+              <w:t xml:space="preserve">Biodiversity in the global south : research for a sustainable world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.36-37, 2020, 978-2-7099-2875-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922489v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goutte (volet 2) : La gouvernance de l'eau sur terres coutumières en Nouvelle-Calédonie : de la connaissance des usages et des savoirs à la production d'outils de gestion et de politiques adaptés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Making sure that regulation rime with appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brescia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUNC, p. 30-33, 2020, Collection CRESICA, 979-10-910321-4-8</w:t>
+              <w:t xml:space="preserve">Biodiversity in the global south: research for a sustainable world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.38-39, 2020, 978-2-7099-2875-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912017v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau et gouvernance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les cénotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">F. Cayrol (ed.); C. Tatin (collab.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wamejonengo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lagarde, Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.40-43, 2020, CRESICA, 979-10-910321-4-8</w:t>
+              <w:t xml:space="preserve">Le patrimoine de la Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Hervé Chopin; Fondation Clément, p. 516-520, 2020, 978-2-3572-0534-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912018v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protected and managed terrestrial and marine areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10909,64 +10909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier les savoirs et les valeurs des lieux en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verdeaux, François (ed.); Hall, I. (ed.); Moizo, Bernard (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs locaux en situation : retour sur une notion plurielle et dynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae; IRD, p. 43-59, 2019, Indisciplines</w:t>
@@ -10995,51 +10995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Ecological Knowledge and the Viability of the Relationships with the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lescureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11090,103 +11090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional fishing activity, customary exchanges and the vision of informality in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Napoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Tyuienon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramadani, V. (ed.); Dana, L.-P. (ed.); Ratten, V. (ed.); Bexheti, A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informal Ethnic Entrepreneurship: future research paradigms for creating innovative business activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.243-258, 2019, 978-3-319-99063-7. </w:t>
@@ -11224,64 +11224,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 2 : Aires protégées et gérées, terrestres et marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11347,1804 +11347,1804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Words, practices and representations around the reefs : part 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les défis d'une modélisation de l'écosystème corallien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Claude Payri. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.179-215, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.259-266, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425418v1</w:t>
+                <w:t xml:space="preserve">hal-04425402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les enfants se représentent-ils le récif en Nouvelle-Calédonie ? [encadré 31]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Managing emblematic species and reef ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.253, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.219-220, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423027v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs locaux pour gérer et réglementer les récifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Gérer des espèces emblématiques et des écosystèmes récifaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilbert David</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.219-220, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425398v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local knowledge to manage and regulate reefs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Inégalités sociales et décolonisation : le rôle de la recherche scientifique (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...53 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif L'Unité du droit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Epitoge, pp.145-159, 2018, 979-1092684261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425399v1</w:t>
+                <w:t xml:space="preserve">hal-04423010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural, subsistence and commercial fisheries in reef ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comment les enfants se représentent-ils le récif en Nouvelle-Calédonie ? [encadré 31]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Fossier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.253, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423034v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the reef in the eyes of the children of New Caledonia? [box 31]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+                <w:t xml:space="preserve">Des savoirs locaux pour gérer et réglementer les récifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.253, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423030v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales et décolonisation : le rôle de la recherche scientifique (I)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Words, practices and representations around the reefs : part 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Collectif L'Unité du droit. </w:t>
+              <w:t xml:space="preserve">Claude Payri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Epitoge, pp.145-159, 2018, 979-1092684261</w:t>
+              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.179-215, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423010v1</w:t>
+                <w:t xml:space="preserve">hal-04425418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of modelling coral reef ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local knowledge to manage and regulate reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Mangeas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+                <w:t xml:space="preserve">Marlène Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.259-265, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425403v1</w:t>
+                <w:t xml:space="preserve">hal-04425399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les espèces emblématiques du récif pour les Néo-Calédoniens ? [encadré 27]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural, subsistence and commercial fisheries in reef ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Piémontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425404v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie 4 : Paroles, pratiques et représentations autour des récifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">What is the reef in the eyes of the children of New Caledonia? [box 31]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Claude Payri. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-215, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.253, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418530v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the emblematic reef species for New Caledonians? [box 27]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Quelles sont les espèces emblématiques du récif pour les Néo-Calédoniens ? [encadré 27]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Cillaurren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piémontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425406v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêches identitaires, nourricières et commerciales dans les écosystèmes récifaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The challenges of modelling coral reef ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Fossier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018, ISBN 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.259-265, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423032v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis d'une modélisation de l'écosystème corallien</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Partie 4 : Paroles, pratiques et représentations autour des récifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Payri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; Solaris, pp.259-266, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de recherche pour le développement (IRD); Editions Solaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-215, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425402v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing emblematic species and reef ecosystems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What are the emblematic reef species for New Caledonians? [box 27]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piémontois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; Solaris, pp.219-220, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425408v1</w:t>
+                <w:t xml:space="preserve">hal-04425406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer des espèces emblématiques et des écosystèmes récifaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pêches identitaires, nourricières et commerciales dans les écosystèmes récifaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; Solaris, pp.219-220, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018, ISBN 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425407v1</w:t>
+                <w:t xml:space="preserve">hal-04423032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur des lieux et gestion intégrée des zones côtières en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Robert, H. Melin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter le littoral : enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -13186,51 +13186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green turtle: an emblematic marine species at a crossroads in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13279,156 +13279,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction sociale de l’espace côtier yucatèque et de sa conservation : au carrefour de la pêche, du tourisme et des aires protégées (introduction)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Le développement durable à la dérive du monde, enjeux et défis de l'Océanie : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sébastien Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doyon, S. (dir.); Sabinot, C. (dir.). </w:t>
+              <w:t xml:space="preserve">Blaise S. (dir.); David C. (dir.); David V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie des espaces côtiers et de la conservation environnementale. Pêche, sel et flamants roses dans les Réserves de biosphère yucatèques au Mexique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-41, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
+              <w:t xml:space="preserve">Le développement durable en Océanie : vers une éthique nouvelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires Aix-Marseille, pp.17-38, 2015, 978-2-8539-9979-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433559v1</w:t>
+                <w:t xml:space="preserve">hal-01828826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie politique des espaces côtiers et de la conservation : tenure foncière, discours environnementaux et régime de la nature (conclusion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13447,703 +13460,690 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.247-265, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports socio-environnementaux, construction de l’espace et régimes de nature dans la Réserve de biosphère de Celestún, Yucatán, Mexique (chapitre 3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La construction sociale de l’espace côtier yucatèque et de sa conservation : au carrefour de la pêche, du tourisme et des aires protégées (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doyon, S. (dir.); Sabinot, C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des espaces côtiers et de la conservation environnementale. Pêche, sel et flamants roses dans les Réserves de biosphère yucatèques au Mexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.115-140, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-41, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433596v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques environnementales, conservation et aires protégées au Mexique (chapitre 1)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+                <w:t xml:space="preserve">Rapports socio-environnementaux, construction de l’espace et régimes de nature dans la Réserve de biosphère de Celestún, Yucatán, Mexique (chapitre 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doyon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doyon, S. (dir.); Sabinot, C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des espaces côtiers et de la conservation environnementale. Pêche, sel et flamants roses dans les Réserves de biosphère yucatèques au Mexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-85, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.115-140, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433593v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin d'enfant : de l'outil aux médias pour la diffusion des savoirs scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Politiques environnementales, conservation et aires protégées au Mexique (chapitre 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Vidal L. (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doyon, S. (dir.); Sabinot, C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savoirs des sciences sociales : débats, controverses, partages</w:t>
+              <w:t xml:space="preserve">Anthropologie des espaces côtiers et de la conservation environnementale. Pêche, sel et flamants roses dans les Réserves de biosphère yucatèques au Mexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.51-71, 2015, Colloques et Séminaires, 978-2-7099-2195-4</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-85, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829036v1</w:t>
+                <w:t xml:space="preserve">hal-04433593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement durable à la dérive du monde, enjeux et défis de l'Océanie : introduction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Le dessin d'enfant : de l'outil aux médias pour la diffusion des savoirs scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Blaise S. (dir.); David C. (dir.); David V. (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidal L. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement durable en Océanie : vers une éthique nouvelle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires Aix-Marseille, pp.17-38, 2015, 978-2-8539-9979-3</w:t>
+              <w:t xml:space="preserve">Les savoirs des sciences sociales : débats, controverses, partages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-71, 2015, Colloques et Séminaires, 978-2-7099-2195-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828826v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la mer fait le mur. D’Anjouan (Comores) à Yaté (Nouvelle-Calédonie) paroles et actions autour de l'érosion des rivages insulaires.</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transforming nature and coastal areas into heritage: the case of the Celestún and Ría Lagartos Biosphere Reserves, Yucatán, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alegret Tejero J.L. (ed.); Carbonell Camós E. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Revisiting the coast: new practices in maritime heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Català de Recerca en Patrimoni Cultural, pp.61-79, 2014, 978-84-998424-5-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313996v1</w:t>
+                <w:t xml:space="preserve">hal-01828794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming nature and coastal areas into heritage: the case of the Celestún and Ría Lagartos Biosphere Reserves, Yucatán, Mexico</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand la mer fait le mur. D’Anjouan (Comores) à Yaté (Nouvelle-Calédonie) paroles et actions autour de l'érosion des rivages insulaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sinane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisiting the coast: new practices in maritime heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Català de Recerca en Patrimoni Cultural, pp.61-79, 2014, 978-84-998424-5-5</w:t>
+              <w:t xml:space="preserve">Actes du colloque Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828794v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialisation de la nature et espaces côtiers : le cas des Réserves de biosphère de Celestún et Ría Lagartos, Yucatán, Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14243,64 +14243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire#1-TOPOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hnawia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14318,64 +14318,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPAM : Emblematic species and management of the sea in the Indo-Pacific overseas territories (New Caledonia and Reunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23708/fdi:010085592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14402,64 +14402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPAM : Espèces emblématiques et gestion de la mer dans l'outre-mer indo-pacifique (Nouvelle-Calédonie et La Réunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23708/fdi:010083552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14486,64 +14486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des récifs et des hommes : pêcher pour exister (livret d'exposition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Juncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14632,51 +14632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna J. Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette C.C. Wabnitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Accilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14763,51 +14763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14864,51 +14864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Despinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14969,90 +14969,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une gestion intégrée et inclusive du milieu ripicole en Nouvelle-Calédonie : une étude des connaissances, des représentations, des valeurs et des usages associés aux mulets noirs sur la côte Est de la Grande Terre (livrable final)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahée Autunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bouard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT "Nickel et son environnement". 2023, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15091,51 +15091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pour la conception d'un observatoire de la pêche côtière à Wallis et Futuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communauté du Pacifique (CPS). 2021, pp.131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15532,51 +15532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du passif de l'activité minière. Rapport scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15641,103 +15641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier, évaluer, reconnaître la valeur des lieux en Nouvelle-Calédonie, volume I. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Nerval. Tome Nickel et Société, CNRT Nickel et son environnement. 2017, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15795,51 +15795,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des savoirs et des savoir-faire dans un contexte pluriculturel. Étude comparative des activités littorales au Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Museum national d'histoire naturelle - MNHN PARIS, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15911,51 +15911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant que tout ne s'efface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tjibaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16025,51 +16025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRENGE JU ! L’art et la science sur une même pirogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tjibaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16152,77 +16152,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmrick Saulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-Tena Pidjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -16413,51 +16413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maraja Riechers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Baumann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Heeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02290-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Pidjo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14994" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Lehodey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breckwoldt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dombal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01762-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonne Pauwels" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00332-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piovano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soderberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuiono" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01777-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11219" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E.O. Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8500" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Worliczek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14725843.2021.1937048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coulange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Daniell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Plant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pilbeam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabinot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103704" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Karcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Govan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl El&#237;as Ilosvay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne D&#233;gremont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0079" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.6212" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline N&#233;kiria&#239;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15704" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gosset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Worliczek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070157ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24988" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bedrossian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00340" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2777" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Duff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17951" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197432v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Doyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08263663.2014.1000153" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Lacombe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunna Crespi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5874" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0972-4923.138409" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leclercq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Jean Marie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dak&#233;ga Saberma Ragatoa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922501v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922511v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wicquel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922507v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922512v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Enki Oscar Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922535v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899478v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387376v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387377v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Despinoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465856v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677896v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677939v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140124v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alaric" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C&#233;lestin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/660/9782709929202/la-peche-artisanale-en-haiti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46536" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174004v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080245" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bako" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934446v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/am48-e187" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/anthropologie-des-espaces-cotiers-et-de-la-conservation-environnementale-peche-sel-et-flamants-roses-dans-les-reserves-de-biosphere-yucateques-au-mexique" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423012v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828781v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re-Buchsenschutz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539687v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;e Autunno" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88196-1_8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150038v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Ndione" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186372v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Celestin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desirade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joanis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bossy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Lafontant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127990v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brescia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969028v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Languille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vieux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Teao-Billard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127994v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423015v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922489v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wamejonengo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912017v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulange" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grochain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912018v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390473v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364581v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425394v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Napoe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tyuienon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99064-4_16" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425418v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423027v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425398v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425399v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Degr&#233;mont" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423034v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juncker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423030v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425403v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425404v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#233;montois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418530v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.ird.fr/hor/fdi:010076909" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425406v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423032v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425402v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425408v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425407v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829044v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pacific/443" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433559v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433597v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433596v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433593v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829036v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers16-02/010066366.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313996v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancelot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sinane" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828794v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433627v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icrpc.cat/es/publicaciones/la-patrimonialitzacio-de-la-cultura-maritima-2012.html" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433685v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010085592" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433689v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083552" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433735v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Juncker" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161123v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Woodhead" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C.C. Wabnitz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Accilien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Barbier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025886v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolu&#232;ne Massey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437817v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Preuss" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934436v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326566v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425426v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bor&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tjibaou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mol&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Botrel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433660v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gama" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425427v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maraja Riechers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Baumann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Heeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02290-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Lehodey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Pidjo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14994" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonne Pauwels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00332-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breckwoldt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dombal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01762-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piovano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soderberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuiono" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01777-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coulange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11219" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E.O. Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102350" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8500" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Worliczek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14725843.2021.1937048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Daniell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Plant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pilbeam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabinot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103704" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Karcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Govan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl El&#237;as Ilosvay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne D&#233;gremont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0079" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.6212" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gosset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Worliczek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline N&#233;kiria&#239;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070157ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24988" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bedrossian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00340" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2777" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Duff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17951" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197432v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Doyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08263663.2014.1000153" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Lacombe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunna Crespi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5874" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0972-4923.138409" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334023v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Jean Marie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leclercq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dak&#233;ga Saberma Ragatoa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vallet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922501v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922494v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922495v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922505v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922507v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wicquel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922509v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922530v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Enki Oscar Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922535v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899478v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387377v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Despinoy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465856v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677896v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677939v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mallet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080245" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alaric" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C&#233;lestin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/660/9782709929202/la-peche-artisanale-en-haiti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46536" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bako" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934446v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/am48-e187" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/anthropologie-des-espaces-cotiers-et-de-la-conservation-environnementale-peche-sel-et-flamants-roses-dans-les-reserves-de-biosphere-yucateques-au-mexique" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423012v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828781v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re-Buchsenschutz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539687v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;e Autunno" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88196-1_8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150038v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Ndione" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186786v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joanis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bossy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Lafontant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186372v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Celestin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desirade" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912017v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulange" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grochain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127990v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brescia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Languille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vieux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Teao-Billard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127994v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423015v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423014v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922489v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wamejonengo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390473v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364581v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425394v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Napoe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tyuienon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99064-4_16" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425402v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425408v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425407v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423027v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425398v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425418v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425399v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Degr&#233;mont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423034v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juncker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423030v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425404v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#233;montois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425403v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418530v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.ird.fr/hor/fdi:010076909" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423032v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829044v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pacific/443" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433597v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433559v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433596v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433593v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829036v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers16-02/010066366.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828794v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313996v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancelot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sinane" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433627v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icrpc.cat/es/publicaciones/la-patrimonialitzacio-de-la-cultura-maritima-2012.html" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433685v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010085592" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433689v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083552" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433735v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Juncker" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161123v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Woodhead" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C.C. Wabnitz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Accilien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Barbier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025886v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolu&#232;ne Massey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437817v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Preuss" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934436v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326566v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425426v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bor&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tjibaou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mol&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Botrel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433660v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gama" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425427v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>