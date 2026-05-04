--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -368,554 +368,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche scientifique face aux défis du changement climatique</w:t>
+                <w:t xml:space="preserve">Recherche de sens et stratégies de soins chez les Mwalebeng de Pouebo (Nouvelle-Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Bailly</w:t>
+                <w:t xml:space="preserve">A.T. Pidjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Houlbrèque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edouard Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jso.14994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696307v1</w:t>
+                <w:t xml:space="preserve">hal-04196986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de sens et stratégies de soins chez les Mwalebeng de Pouebo (Nouvelle-Calédonie)</w:t>
+                <w:t xml:space="preserve">La recherche scientifique face aux défis du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.T. Pidjo</w:t>
+                <w:t xml:space="preserve">France Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hnawia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Houlbrèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Lehodey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.145-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196986v1</w:t>
+                <w:t xml:space="preserve">hal-04696307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging drawing in research with children on marine environments: methodological and epistemological considerations</w:t>
+                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: Connectors between coastal and oceanic spaces and species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fache</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A. Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (4), pp.739-760. </w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (12), pp.2401-2413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10745-022-00332-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13280-022-01762-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415955v1</w:t>
+                <w:t xml:space="preserve">hal-04184389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: Connectors between coastal and oceanic spaces and species</w:t>
+                <w:t xml:space="preserve">Encouraging drawing in research with children on marine environments: methodological and epistemological considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Breckwoldt</w:t>
+                <w:t xml:space="preserve">Elodie Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dombal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Simonne Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Riera</w:t>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51 (12), pp.2401-2413. </w:t>
+              <w:t xml:space="preserve">Human Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (4), pp.739-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13280-022-01762-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10745-022-00332-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184389v1</w:t>
+                <w:t xml:space="preserve">hal-04415955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draw the sea...&amp;quot; : children's representations of ocean connectivity in Fiji and New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,51 +923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soderberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tuiono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (12), pp.2445-2458. </w:t>
@@ -999,949 +999,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser et comprendre les représentations, les savoirs et les pratiques autour de l'eau sur terres coutumières pour appuyer la mise en œuvre de la Politique de l'Eau Partagée (PEP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espèces emblématiques et gestion de la mer, regards pluridisciplinaires en sciences sociales et nouvelles approches méthodologiques dans l’outre-mer indo-pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Coulange</w:t>
+                <w:t xml:space="preserve">Solène Delebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bouard</w:t>
+                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Grochain</w:t>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lejars</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 259-260, pp.181-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.11164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418476v1</w:t>
+                <w:t xml:space="preserve">hal-03628390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter un territoire en réseau, pêcheurs et poissons dans l’archipel de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 259-260, pp.205-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.11219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-cost toolbox for high-resolution vulnerability and hazard-perception mapping in view of tsunami risk mitigation: Application to New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce E.O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62, pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèces emblématiques et gestion de la mer, regards pluridisciplinaires en sciences sociales et nouvelles approches méthodologiques dans l’outre-mer indo-pacifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mining and the value of place in New Caledonia: Negotiation, evaluation, recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.11164⟩</w:t>
+              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.44-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exis.2020.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628390v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining and the value of place in New Caledonia: Negotiation, evaluation, recognition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Et si les ethnosciences facilitaient la production de passerelles au sein du monde académique comme non-académique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exis.2020.08.010⟩</w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.8500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849714v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si les ethnosciences facilitaient la production de passerelles au sein du monde académique comme non-académique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Towards a better integration of local populations in the design of projects to manage the massive aggradation of rivers stemming from mining activity in Thio, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Worliczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Tena Pidjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.8500⟩</w:t>
+              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exis.2020.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418472v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better integration of local populations in the design of projects to manage the massive aggradation of rivers stemming from mining activity in Thio, New Caledonia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Native and migrant fishers on the Gabonese coast: how to share places, resources, know-how and languages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exis.2020.08.011⟩</w:t>
+              <w:t xml:space="preserve">African Identities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 322-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14725843.2021.1937048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461239v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native and migrant fishers on the Gabonese coast: how to share places, resources, know-how and languages?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Analyser et comprendre les représentations, les savoirs et les pratiques autour de l'eau sur terres coutumières pour appuyer la mise en œuvre de la Politique de l'Eau Partagée (PEP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Identities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.207-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104347v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions in estuary governance? Reflections and lessons from Australia, France and New Caledonia</w:t>
               </w:r>
@@ -2074,64 +2074,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in South Pacific fisheries management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Breckwoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Govan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,51 +2195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terre-mer, enjeu de territoires et de légitimités en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Dégremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2286,51 +2286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre la mer au Gabon et défier les approches disciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2358,282 +2358,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand cyclones, pluies et pollution interrogent les liens des Kanak à leurs rivières et participent au renouvellement des savoirs écologiques (Thio, Nouvelle-Calédonie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand « l’eau, c’est le lien » : suivre l’évolution des réseaux d’eau pour éclairer les pratiques et les transformations sociales dans les tribus kanak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gosset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Worliczek</w:t>
+                <w:t xml:space="preserve">Charline Nékiriaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.15704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534752v1</w:t>
+                <w:t xml:space="preserve">hal-04418481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand « l’eau, c’est le lien » : suivre l’évolution des réseaux d’eau pour éclairer les pratiques et les transformations sociales dans les tribus kanak</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Quand cyclones, pluies et pollution interrogent les liens des Kanak à leurs rivières et participent au renouvellement des savoirs écologiques (Thio, Nouvelle-Calédonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charline Nékiriaï</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Worliczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, 26 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418481v1</w:t>
+                <w:t xml:space="preserve">hal-02534752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique des pratiques change-t-elle la manière de penser les relations kanak aux continuités terre-mer et à la Nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (3), p. 269-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2661,321 +2661,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires des sens et des paysages littoraux sur l’île d’Iaai (Ouvéa en Nouvelle-Calédonie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impact of the use of a teaching toolbox in an awareness campaign on children's cepresentations of coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bedrossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.24988⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534430v1</w:t>
+                <w:t xml:space="preserve">hal-01906871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the use of a teaching toolbox in an awareness campaign on children's cepresentations of coral reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+                <w:t xml:space="preserve">Mémoires des sens et des paysages littoraux sur l’île d’Iaai (Ouvéa en Nouvelle-Calédonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bedrossian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.e340. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), 28 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.24988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906871v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's ecological knowledge: drawings as a tool for ethnoecologists (Gabon, Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3139,51 +3139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulay Sébastien, 2013. - Pêcheurs imraguen du Sahara atlantique : mutations techniques et changements sociaux des années 1970 à nos jours, Paris, Karthala, 256 p. [compte-rendu de lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Africanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86 (2), pp.220-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3217,90 +3217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque tsunami en Nouvelle-Calédonie : Évolutions des facteurs de vulnérabilités et de résiliences à Lifou en territoire coutumier kanak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (Volume 16 numéro 3), pp.1-32 [en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3334,51 +3334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports socio-environnementaux, construction de l'espace, et régimes de nature dans la Réserve de biosphère de Celestún, Yucatán, Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3425,51 +3425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche en tribu face à l'industrie minière dans le sud-est de la Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shani Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3533,51 +3533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunna Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2-3, 23 p. [en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3624,51 +3624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New ′Conservation Space′? Protected Areas, Environmental Economic Activities and Discourses in Two Yucatán Biosphere Reserves in Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (2), pp.133-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3715,51 +3715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salines et écotourisme : superposition des usages de l’espace au sein de la Réserve de Biosphère de Ría Celestún (Yucatán, Mexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Société Internationale d'Ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.88-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3784,51 +3784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de « Baribeau Thérèse et al, 2007. Les jeux de l'eau, de l'homme et de la nature. Miroirs franco-québécois. Collection Tout autour de l'eau, La Dispute, Paris. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34, http://www.fss.ulaval.ca/CMS_Recherche/upload/ant_soc/fichiers/compte_rendu_therese_baribeau_2008.pd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3853,51 +3853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de « Leblic Isabelle, 2008. Vivre de la mer, vivre avec la terre... Savoirs et techniques des pêcheurs kanak du sud de la Nouvelle-Calédonie. Paris, Société des Océanistes, Travaux et documents océanistes 1, 283 p., tabl., illustr., bibliogr., index.. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (3), http://www.fss.ulaval.ca/CMS_Recherche/upload/ant_soc/fichiers/compte_rendu_isabelle_leblic_2008.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3922,51 +3922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités, immobilismes. Imitation, transfert et refus d'emprunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (4), pp.432-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3991,51 +3991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tortues marines sur le littoral palmarinois (Sénégal) : entre attentes internationales et cultures locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les amis du Muséum National d'Histoire Naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 217, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4086,2525 +4086,2525 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Knowledge: Transdisciplinary Approaches to Climate Adaptation in the Pacific</w:t>
+                <w:t xml:space="preserve">Local knowledge and farmers’ capacity of experimentation as a lever of adaptation to climate change. How ethnography can be articulate within an action research program (CLIPSSA)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Menkes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Maya Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation Future 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Adaptation Science Programme (WASP); University of Canterbury (UC), Oct 2025, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">Family farming, lifestyle and health in small islands, countries and territories (FALAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, IAC, UNC, Mar 2025, Noumea, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334023v1</w:t>
+                <w:t xml:space="preserve">hal-05087491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local knowledge and farmers’ capacity of experimentation as a lever of adaptation to climate change. How ethnography can be articulate within an action research program (CLIPSSA)?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Le faaapu : prendre soin de sa terre, prendre soin de soi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family farming, lifestyle and health in small islands, countries and territories (FALAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, IAC, UNC, Mar 2025, Noumea, New Caledonia</w:t>
+              <w:t xml:space="preserve">Alimentation et tourisme culinaire en Océanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Polynésie française; Campus des Métiers et des qualifications; Centre d'Etudes du Tourisme en Océanie-Pacifique, Nov 2025, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087491v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le faaapu : prendre soin de sa terre, prendre soin de soi.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Bridging Knowledge: Transdisciplinary Approaches to Climate Adaptation in the Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Jean Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakéga Saberma Ragatoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentation et tourisme culinaire en Océanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Polynésie française; Campus des Métiers et des qualifications; Centre d'Etudes du Tourisme en Océanie-Pacifique, Nov 2025, Papeete, France</w:t>
+              <w:t xml:space="preserve">Adaptation Future 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Adaptation Science Programme (WASP); University of Canterbury (UC), Oct 2025, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402862v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indigenous knowledges, practices and resilience during the COVID-19 pandemic in university students: the case of New Caledonia and Vanuatu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galy</w:t>
+                <w:t xml:space="preserve">Pacific Climate, local knowledge and adaptation strategies: how to combine scientific climate knowledge and local knowledge to think about resilience in the Pacific?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaake Tuikalepa</w:t>
+                <w:t xml:space="preserve">Fleur Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waixen Waikata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t>
+                <w:t xml:space="preserve">Pierre Metsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Family farming, lifestyle and health in the Pacifique Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t>
+              <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186255v1</w:t>
+                <w:t xml:space="preserve">hal-04922500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacific Climate, local knowledge and adaptation strategies: how to combine scientific climate knowledge and local knowledge to think about resilience in the Pacific?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Fishers and fishing in family farming: is it concrete? Is it anchored in local realities as well as in regional institutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
+              <w:t xml:space="preserve">FALAH Seminar and Workshops WP2 &amp; 3. Methodological synchronisation applied to FALAH research fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Mar 2023, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922500v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing, crop cultivation, access to fresh water : how te cyclones, the COVID pandemic and seasonal workers’migration interfere with the way of life in Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Metsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing activity and food security in very poor island economies, some hints from Haïti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Inter-island distribution networks of agriculture and products during disruption : a contribution to food security in Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samson Jean Marie</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922496v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishers and fishing in family farming: is it concrete? Is it anchored in local realities as well as in regional institutions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Fishing activity and food security in very poor island economies, some hints from Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Jean Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FALAH Seminar and Workshops WP2 &amp; 3. Methodological synchronisation applied to FALAH research fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Mar 2023, Nouméa, New Caledonia</w:t>
+              <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922501v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-island distribution networks of agriculture and products during disruption : a contribution to food security in Vanuatu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pacific climate, local knowledge and adaptation strategies. Characterize issues and vulnerabilities in the Pacific by identifying how populations know and learn to adapt to extreme events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t>
+              <w:t xml:space="preserve">Adaptation Futures (AF2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ouranos; Gouvernement du Canada; WASP. World Adaptation Science Programme, Oct 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922498v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacific climate, local knowledge and adaptation strategies. Characterize issues and vulnerabilities in the Pacific by identifying how populations know and learn to adapt to extreme events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Beyond the confrontation between traditional knowledge and ocean sciences: a transformative change for ocean management choices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation Futures (AF2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ouranos; Gouvernement du Canada; WASP. World Adaptation Science Programme, Oct 2023, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Pacific Islands Conference on Ocean Science and Ocean Management. An Ocean of Knowledge for our Sea of Islands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacific Community (SPC). PCCOS (Pacific Community Center for Ocean Science), Sep 2023, Nadi, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922494v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the confrontation between traditional knowledge and ocean sciences: a transformative change for ocean management choices?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Indigenous knowledges, practices and resilience during the COVID-19 pandemic in university students: the case of New Caledonia and Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaake Tuikalepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waixen Waikata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Islands Conference on Ocean Science and Ocean Management. An Ocean of Knowledge for our Sea of Islands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacific Community (SPC). PCCOS (Pacific Community Center for Ocean Science), Sep 2023, Nadi, Fiji</w:t>
+              <w:t xml:space="preserve">1. Family farming, lifestyle and health in the Pacifique Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922495v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social acceptability of mining and metallurgical projects in New Caledonia : an analysis by corporate social responsibility.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining the connections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Minerals, Apr 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409893v1</w:t>
+                <w:t xml:space="preserve">hal-03799523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léa Riera</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Metsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Tena Pidjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZMT Annual Conference 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zentrum für Marine Tropenforschung (ZMT), Leibniz, Jan 2022, Leibniz, Germany</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922512v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reef passages in New Caledonia and their social-ecological roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Islands of the World Conference. Nature and culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Zadar, Croatia; International Small Islands Study Association (ISISA), Charlotettown PE, Canada, Jun 2022, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">La mine, un moteur du rééquilibrage et de la diversification sectorielle en Nouvelle-Calédonie pour préparer « l’après-nickel » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922502v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective and individual scientific assessments from an anthrologist experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
+              <w:t xml:space="preserve">Sustainability Research and Innovation (SRI) Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Future Earth; Belmont Forum; University of Pretoria, South Africa, Jun 2022, Pretoria, Afrique du Sud, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799523v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mine, un moteur du rééquilibrage et de la diversification sectorielle en Nouvelle-Calédonie pour préparer « l’après-nickel » ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Forgotten Coast, New Caledonia, between minescape, fishing practices and terraqueous territoriality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert David</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Union Géographique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">13th ESfO Conference - Material and Immaterial in Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Oceanists (ESfO) - CREDO Marseille and University of Verona, Jun 2022, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409913v1</w:t>
+                <w:t xml:space="preserve">hal-04681748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective and individual scientific assessments from an anthrologist experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sense of place and sea cucumber fishery in New Caledonia and Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Research and Innovation (SRI) Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Future Earth; Belmont Forum; University of Pretoria, South Africa, Jun 2022, Pretoria, Afrique du Sud, South Africa</w:t>
+              <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922507v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Forgotten Coast, New Caledonia, between minescape, fishing practices and terraqueous territoriality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The social acceptability of mining and metallurgical projects in New Caledonia : an analysis by corporate social responsibility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Wicquel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ESfO Conference - Material and Immaterial in Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Oceanists (ESfO) - CREDO Marseille and University of Verona, Jun 2022, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Mining the connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Minerals, Apr 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681748v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sense of place and sea cucumber fishery in New Caledonia and Vanuatu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dombal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
+              <w:t xml:space="preserve">ZMT Annual Conference 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zentrum für Marine Tropenforschung (ZMT), Leibniz, Jan 2022, Leibniz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922509v1</w:t>
+                <w:t xml:space="preserve">hal-04922512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution mapping of mangroves, siren networks and vulnerable settlements for mitigating tsunami risk in New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Enki Oscar Thomas</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Tsunami symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tohoku University, International Research Institute of Disaster Science, Jul 2021, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Science &amp; You 2021. Colloque « Journées Hubert Curien »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nancy, Nov 2021, Metz, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922530v1</w:t>
+                <w:t xml:space="preserve">hal-04922519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l’Anthropocène</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution mapping of mangroves, siren networks and vulnerable settlements for mitigating tsunami risk in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Bonnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruce Enki Oscar Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; You 2021. Colloque « Journées Hubert Curien »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Nancy, Nov 2021, Metz, France. 6 p</w:t>
+              <w:t xml:space="preserve">30th International Tsunami symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tohoku University, International Research Institute of Disaster Science, Jul 2021, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922519v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Confrontation spatiale, temporelle et « culturelle » entre l’entreprise minière et métallurgique et la coutume kanak : « deux mondes qui s’entrechoquent » »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités, Cultures et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHES, Oct 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6629,51 +6629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do local knowledge, practices and norms combined with high resolution simulations of climate change may inform adaptation strategies in the Pacific?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Research &amp; Innovation (SRI) Congress 2021. Engaging stakeholders to protect vulnerable areas against climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Future Earth; Belmont Forum, Jun 2021, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6692,1131 +6692,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LADIVA - Littoraux, Îles et Archipels. Vulnérabilité, adaptation, viabilité des territoires insulaires et côtiers. Groupe de recherche de l’UMR 228 ESPACE-DEV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">GIS HomMer : Un réseau de recherche collaborative pour la gestion adaptative des AMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gailhard Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire - La planification stratégique mer et littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Mer; UNESCO, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier PARTAGE - Partage d’expériences de collaborations Science-Société à l’Ifremer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFREMER, Nov 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922532v1</w:t>
+                <w:t xml:space="preserve">hal-04630148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do local knowledge, practices and norms may integrate institutional rules?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence du Pacifique insulaire: conservation de la nature et des aires protégées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPREP/PROE, Apia (Samoa); Gouvernement de la Nouvelle-Calédonie; Pacific Community (SPC), Nov 2020, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS HomMer : Un réseau de recherche collaborative pour la gestion adaptative des AMP</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">LADIVA - Littoraux, Îles et Archipels. Vulnérabilité, adaptation, viabilité des territoires insulaires et côtiers. Groupe de recherche de l’UMR 228 ESPACE-DEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gailhard Rocher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PARTAGE - Partage d’expériences de collaborations Science-Société à l’Ifremer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFREMER, Nov 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">Webinaire - La planification stratégique mer et littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Mer; UNESCO, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630148v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissons récifaux et profondeur le long d'un gradient de forçage anthropique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VULPARE 2019 - Colloque Vulnérabilités du Patrimoine Récifal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899478v1</w:t>
+                <w:t xml:space="preserve">hal-04630131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématique du changement climatique dans les aires marines protégées sous l’angle des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Loupsans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème congrès des réserves naturelles de France - Climat et espaces protégés : chaud devant !!! S’adapter ou laissez faire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réserves naturelles de France, Jun 2019, Le Monêtier-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actions portées par le GIS HomMer : Une forme de collaboration entre chercheurs et gestionnaires pour améliorer la compréhension des dimensions humaines des AMP</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Poissons récifaux et profondeur le long d'un gradient de forçage anthropique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques Mer de l’AFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence française pour la biodiversité, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">VULPARE 2019 - Colloque Vulnérabilités du Patrimoine Récifal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630131v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle gestion environnementale du littoral dans le contexte du changement climatique en PIL ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are coral reefs full of multi-coloured fish? Impact of an awareness campaign of coral reefs by children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. David</w:t>
+                <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cillaurren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Dumas</w:t>
+                <w:t xml:space="preserve">Lola Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">10th Indo-Pacific Fish Conference. Tahiti French Polynesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Papeete, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387377v1</w:t>
+                <w:t xml:space="preserve">hal-04465803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are coral reefs full of multi-coloured fish? Impact of an awareness campaign of coral reefs by children.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+                <w:t xml:space="preserve">Connaître et reconnaître les savoirs locaux afin de contribuer au maintien des identités kanak et produire des politiques de gestion de l’environnement ajustées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Massé</w:t>
+                <w:t xml:space="preserve">S. Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Indo-Pacific Fish Conference. Tahiti French Polynesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Papeete, French Polynesia</w:t>
+              <w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465803v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaître et reconnaître les savoirs locaux afin de contribuer au maintien des identités kanak et produire des politiques de gestion de l’environnement ajustées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sabinot</w:t>
+                <w:t xml:space="preserve">Quelle gestion environnementale du littoral dans le contexte du changement climatique en PIL ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fossier</w:t>
+                <w:t xml:space="preserve">E. Cillaurren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rodary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. David</w:t>
+                <w:t xml:space="preserve">V. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouard</w:t>
+                <w:t xml:space="preserve">M. Despinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387376v1</w:t>
+                <w:t xml:space="preserve">hal-03387377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the MARECO educational toolkit on the coral reef social representation of children in the south Western Indian Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakamaly Madi Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ninth WIOMSA Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Durban South Africa, South Africa</w:t>
@@ -7845,64 +7845,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la mer fait le mur. D’Anjouan (Comores) à Yaté (Nouvelle-Calédonie), paroles et actions autour de l'érosion des rivages insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sébastien Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7998,90 +7998,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mining company in New Caledonia: relying on the customary kanak network to sustain nickel extraction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Biennial meeting SGA 2022 (Society for Geology Applied to mineral deposits)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8106,90 +8106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer le territoire minier en Nouvelle-Calédonie en négociant l'argent du nickel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8214,77 +8214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOCPacific’s transdisciplinary research protocol based on children’s drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZMT’s first Annual Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8309,77 +8309,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin comme outil de recherche sur les représentations des pêcheries par les enfants du Pacifique Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art for Science! Unlocking Art power for Science &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8430,316 +8430,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêche côtière en province Nord : enquête sur l'efficacité des aides provinciales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">La pêche artisanale en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mallet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Province Nord; IAC; IRD, 12 p., 2021, </w:t>
+                <w:t xml:space="preserve">Jean-Pierre Alaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23708/fdi:010080245⟩</w:t>
+                <w:t xml:space="preserve">Wilson Célestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Failler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRD éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.248, 2021, 978-2-7099-2920-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.46536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174004v1</w:t>
+                <w:t xml:space="preserve">hal-04140124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche artisanale en Haïti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Pêche côtière en province Nord : enquête sur l'efficacité des aides provinciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Province Nord; IAC; IRD, 12 p., 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23708/fdi:010080245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Failler</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04140124v1</w:t>
+                <w:t xml:space="preserve">hal-03174004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Toa de Maré : un patrimoine au coeur des liens entre les hommes et les roussettes aux îles Loyauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pujapujane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8747,51 +8747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Agronomique néo-Calédonien (IAC); Institut de recherche pour le développement (IRD); Province des îles Loyauté (PIL), pp.48, 2020, 978-2-7099-2745-1 ; 978-2-919253-06-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -8813,51 +8813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du passif de l'activité minière en Nouvelle-Calédonie. Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8953,51 +8953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie des espaces côtiers et de la conservation environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.322, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
             </w:r>
           </w:p>
@@ -9024,51 +9024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre de ses terres ou de celles des autres ? Propriété foncière, accès à la terre et expériences de petits exploitants agricoles au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRIDÉS (Centre de recherche, d'information et de développement de l'économie solidaire). pp.71, 2011, Cahiers du CRIDES, 11-01, 9782923687094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9112,51 +9112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière-Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CTHS, 2010, 978-2-7355-0724-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9206,64 +9206,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Places: From Relational Ontologies to Water Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahée Autunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9469,103 +9469,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale fisheries in New Caledonia: towards a fishers’ perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographies of New Caledonia-Kanaky</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9606,1238 +9606,1238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la place des femmes dans le secteur halieutique et comment l'améliorer ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">S'appuyer sur les savoirs, savoir-faire des pêcheurs et normes locales pour penser la gestion de la pêche en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Jean Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Joanis</w:t>
+                <w:t xml:space="preserve">W. Celestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bossy</w:t>
+                <w:t xml:space="preserve">N. Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G. Lafontant</w:t>
+                <w:t xml:space="preserve">A. Desirade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David, Gilbert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pêche artisanale en Haïti : expertise scientifique collective de l'IRD réalisée à la demande du ministère de l'Agriculture, des Ressources naturelles et du Développement durable d'Haïti : contributions intégrales [supplément sur clé USB]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD, 56 p., 2021, Expertise Collective, 978-2-7099-2919-6</w:t>
+              <w:t xml:space="preserve">, IRD, 35 p., 2021, Expertise Collective, 978-2-7099-2919-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186786v1</w:t>
+                <w:t xml:space="preserve">hal-04186372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'appuyer sur les savoirs, savoir-faire des pêcheurs et normes locales pour penser la gestion de la pêche en Haïti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Quelle est la place des femmes dans le secteur halieutique et comment l'améliorer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Celestin</w:t>
+                <w:t xml:space="preserve">Y. Joanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jean-Baptiste</w:t>
+                <w:t xml:space="preserve">D. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Desirade</w:t>
+                <w:t xml:space="preserve">P.G. Lafontant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David, Gilbert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pêche artisanale en Haïti : expertise scientifique collective de l'IRD réalisée à la demande du ministère de l'Agriculture, des Ressources naturelles et du Développement durable d'Haïti : contributions intégrales [supplément sur clé USB]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD, 35 p., 2021, Expertise Collective, 978-2-7099-2919-6</w:t>
+              <w:t xml:space="preserve">, IRD, 56 p., 2021, Expertise Collective, 978-2-7099-2919-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186372v1</w:t>
+                <w:t xml:space="preserve">hal-04186786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau et gouvernance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour que réglementation rime avec appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bois</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">F. Cayrol (ed.); C. Tatin (collab.). </w:t>
+                <w:t xml:space="preserve">F. Brescia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.40-43, 2020, CRESICA, 979-10-910321-4-8</w:t>
+              <w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.38-39, 2020, 978-2-7099-2850-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912018v1</w:t>
+                <w:t xml:space="preserve">hal-03127990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goutte (volet 2) : La gouvernance de l'eau sur terres coutumières en Nouvelle-Calédonie : de la connaissance des usages et des savoirs à la production d'outils de gestion et de politiques adaptés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pêche lagonaire et gestion des pêches à Raiatea-Tahaa (Polynésie française) : connaissance des pratiques familiales pour un renouvellement des normes institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Coulange</w:t>
+                <w:t xml:space="preserve">Caroline Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grochain</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Cayrol, F. (ed.); Tatin, C. (collab.). </w:t>
+                <w:t xml:space="preserve">Cannelle Teao-Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De la Croix, K. (dir.); Mitroi, V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUNC, p. 30-33, 2020, Collection CRESICA, 979-10-910321-4-8</w:t>
+              <w:t xml:space="preserve">Écologie politique de la pêche. Temporalités, crises, résistances et résiliences dans le monde de la pêche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.133-163, 2020, 978-2-84016-286-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912017v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour que réglementation rime avec appropriation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Des oiseaux et des touristes comme objets d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Brescia</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD, pp.38-39, 2020, 978-2-7099-2850-2</w:t>
+              <w:t xml:space="preserve">, IRD, pp.36-37, 2020, 978-2-7099-2850-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127990v1</w:t>
+                <w:t xml:space="preserve">hal-03127994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêche lagonaire et gestion des pêches à Raiatea-Tahaa (Polynésie française) : connaissance des pratiques familiales pour un renouvellement des normes institutionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Birds and tourists as research topics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Languille</w:t>
-[...60 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie politique de la pêche. Temporalités, crises, résistances et résiliences dans le monde de la pêche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.133-163, 2020, 978-2-84016-286-5</w:t>
+              <w:t xml:space="preserve">Biodiversity in the global south : research for a sustainable world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.36-37, 2020, 978-2-7099-2875-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969028v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des oiseaux et des touristes comme objets d'étude</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Making sure that regulation rime with appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brescia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.36-37, 2020, 978-2-7099-2850-2</w:t>
+              <w:t xml:space="preserve">Biodiversity in the global south: research for a sustainable world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.38-39, 2020, 978-2-7099-2875-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127994v1</w:t>
+                <w:t xml:space="preserve">hal-04423014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birds and tourists as research topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Thibault</w:t>
+                <w:t xml:space="preserve">Les cénotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Borsa</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jacques Wamejonengo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lagarde, Louis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity in the global south : research for a sustainable world</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.36-37, 2020, 978-2-7099-2875-5</w:t>
+              <w:t xml:space="preserve">Le patrimoine de la Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Hervé Chopin; Fondation Clément, p. 516-520, 2020, 978-2-3572-0534-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423015v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making sure that regulation rime with appropriation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Goutte (volet 2) : La gouvernance de l'eau sur terres coutumières en Nouvelle-Calédonie : de la connaissance des usages et des savoirs à la production d'outils de gestion et de politiques adaptés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cayrol, F. (ed.); Tatin, C. (collab.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity in the global south: research for a sustainable world</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.38-39, 2020, 978-2-7099-2875-5</w:t>
+              <w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUNC, p. 30-33, 2020, Collection CRESICA, 979-10-910321-4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423014v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cénotes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Eau et gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Lagarde, Louis. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Cayrol (ed.); C. Tatin (collab.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine de la Nouvelle-Calédonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Hervé Chopin; Fondation Clément, p. 516-520, 2020, 978-2-3572-0534-37</w:t>
+              <w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.40-43, 2020, CRESICA, 979-10-910321-4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922489v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protected and managed terrestrial and marine areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10909,64 +10909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier les savoirs et les valeurs des lieux en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verdeaux, François (ed.); Hall, I. (ed.); Moizo, Bernard (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs locaux en situation : retour sur une notion plurielle et dynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae; IRD, p. 43-59, 2019, Indisciplines</w:t>
@@ -10989,3161 +10989,3161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Ecological Knowledge and the Viability of the Relationships with the Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Traditional fishing activity, customary exchanges and the vision of informality in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Napoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Tyuienon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Olivier Barrière; Mohamed Behnassi; Frédérique Seyler; Serge Morand; Gilbert David; Vincent Douzal; Mireille Fargette; Thérèse Libourel; Maud Loireau; Laurence Pascal; Catherine Prost; Voyner Ravena-Cañete. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ramadani, V. (ed.); Dana, L.-P. (ed.); Ratten, V. (ed.); Bexheti, A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_8⟩</w:t>
+              <w:t xml:space="preserve">Informal Ethnic Entrepreneurship: future research paradigms for creating innovative business activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.243-258, 2019, 978-3-319-99063-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99064-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364581v1</w:t>
+                <w:t xml:space="preserve">hal-04425394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional fishing activity, customary exchanges and the vision of informality in New Caledonia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Partie 2 : Aires protégées et gérées, terrestres et marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ramadani, V. (ed.); Dana, L.-P. (ed.); Ratten, V. (ed.); Bexheti, A. (ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Agnèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, Claude (dir.); Vidal, Eric (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informal Ethnic Entrepreneurship: future research paradigms for creating innovative business activity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biodiversité en Océanie, un besoin urgent d'action, Nouméa 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Nouvelle-Calédonie, p. 31-39, 2019, 979-10-910321-1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425394v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie 2 : Aires protégées et gérées, terrestres et marines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Local Ecological Knowledge and the Viability of the Relationships with the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Payri, Claude (dir.); Vidal, Eric (dir.). </w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lescureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Barrière; Mohamed Behnassi; Frédérique Seyler; Serge Morand; Gilbert David; Vincent Douzal; Mireille Fargette; Thérèse Libourel; Maud Loireau; Laurence Pascal; Catherine Prost; Voyner Ravena-Cañete. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité en Océanie, un besoin urgent d'action, Nouméa 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International, pp.211-222, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539324v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis d'une modélisation de l'écosystème corallien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local knowledge to manage and regulate reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Wickel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+                <w:t xml:space="preserve">Marlène Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.259-266, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425402v1</w:t>
+                <w:t xml:space="preserve">hal-04425399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing emblematic species and reef ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Cultural, subsistence and commercial fisheries in reef ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.219-220, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425408v1</w:t>
+                <w:t xml:space="preserve">hal-04423034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer des espèces emblématiques et des écosystèmes récifaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">What is the reef in the eyes of the children of New Caledonia? [box 31]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.219-220, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.253, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425407v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales et décolonisation : le rôle de la recherche scientifique (I)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comment les enfants se représentent-ils le récif en Nouvelle-Calédonie ? [encadré 31]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Collectif L'Unité du droit. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Epitoge, pp.145-159, 2018, 979-1092684261</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.253, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423010v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les enfants se représentent-ils le récif en Nouvelle-Calédonie ? [encadré 31]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+                <w:t xml:space="preserve">Des savoirs locaux pour gérer et réglementer les récifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; Solaris, pp.253, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423027v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs locaux pour gérer et réglementer les récifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Words, practices and representations around the reefs : part 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Payri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.179-215, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425398v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Words, practices and representations around the reefs : part 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Inégalités sociales et décolonisation : le rôle de la recherche scientifique (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claude Payri. </w:t>
+              <w:t xml:space="preserve">Collectif L'Unité du droit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.179-215, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Epitoge, pp.145-159, 2018, 979-1092684261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425418v1</w:t>
+                <w:t xml:space="preserve">hal-04423010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local knowledge to manage and regulate reefs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The challenges of modelling coral reef ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.259-265, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425399v1</w:t>
+                <w:t xml:space="preserve">hal-04425403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural, subsistence and commercial fisheries in reef ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Quelles sont les espèces emblématiques du récif pour les Néo-Calédoniens ? [encadré 27]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Fossier</w:t>
+                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piémontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423034v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the reef in the eyes of the children of New Caledonia? [box 31]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Partie 4 : Paroles, pratiques et représentations autour des récifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Payri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.253, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de recherche pour le développement (IRD); Editions Solaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-215, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423030v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les espèces emblématiques du récif pour les Néo-Calédoniens ? [encadré 27]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">What are the emblematic reef species for New Caledonians? [box 27]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Cillaurren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piémontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425404v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of modelling coral reef ecosystems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pêches identitaires, nourricières et commerciales dans les écosystèmes récifaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.259-265, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018, ISBN 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425403v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie 4 : Paroles, pratiques et représentations autour des récifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Managing emblematic species and reef ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Claude Payri. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.219-220, 2018, 978-2-7099-2677-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de recherche pour le développement (IRD); Editions Solaris</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04418530v1</w:t>
+                <w:t xml:space="preserve">hal-04425408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the emblematic reef species for New Caledonians? [box 27]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérer des espèces emblématiques et des écosystèmes récifaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.219-220, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425406v1</w:t>
+                <w:t xml:space="preserve">hal-04425407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêches identitaires, nourricières et commerciales dans les écosystèmes récifaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Les défis d'une modélisation de l'écosystème corallien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Fossier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018, ISBN 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.259-266, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423032v1</w:t>
+                <w:t xml:space="preserve">hal-04425402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur des lieux et gestion intégrée des zones côtières en Nouvelle-Calédonie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Green turtle: an emblematic marine species at a crossroads in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">S. Robert, H. Melin. </w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fache E. (ed.); Pauwels, S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter le littoral : enjeux contemporains</w:t>
+              <w:t xml:space="preserve">Fisheries in the Pacific: the challenges of governance and sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.393-408, 2016, Espace et développement durable, 979-1-0320-0084-7</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacific-Credo Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-220, 2016, Cahiers du Credo, 978-2-9563981-6-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425419v1</w:t>
+                <w:t xml:space="preserve">hal-01829044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green turtle: an emblematic marine species at a crossroads in New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Valeur des lieux et gestion intégrée des zones côtières en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fache E. (ed.); Pauwels, S. (ed.). </w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Robert, H. Melin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries in the Pacific: the challenges of governance and sustainability</w:t>
+              <w:t xml:space="preserve">Habiter le littoral : enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacific-Credo Publications</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.199-220, 2016, Cahiers du Credo, 978-2-9563981-6-5</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.393-408, 2016, Espace et développement durable, 979-1-0320-0084-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829044v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement durable à la dérive du monde, enjeux et défis de l'Océanie : introduction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ecologie politique des espaces côtiers et de la conservation : tenure foncière, discours environnementaux et régime de la nature (conclusion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Blaise S. (dir.); David C. (dir.); David V. (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doyon, S. (dir.); Sabinot, C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement durable en Océanie : vers une éthique nouvelle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires Aix-Marseille, pp.17-38, 2015, 978-2-8539-9979-3</w:t>
+              <w:t xml:space="preserve">Anthropologie des espaces côtiers et de la conservation environnementale. Pêche, sel et flamants roses dans les Réserves de biosphère yucatèques au Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-265, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828826v1</w:t>
+                <w:t xml:space="preserve">hal-04433597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie politique des espaces côtiers et de la conservation : tenure foncière, discours environnementaux et régime de la nature (conclusion)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">La construction sociale de l’espace côtier yucatèque et de sa conservation : au carrefour de la pêche, du tourisme et des aires protégées (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doyon, S. (dir.); Sabinot, C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des espaces côtiers et de la conservation environnementale. Pêche, sel et flamants roses dans les Réserves de biosphère yucatèques au Mexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.247-265, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
+              <w:t xml:space="preserve">, pp.1-41, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433597v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction sociale de l’espace côtier yucatèque et de sa conservation : au carrefour de la pêche, du tourisme et des aires protégées (introduction)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapports socio-environnementaux, construction de l’espace et régimes de nature dans la Réserve de biosphère de Celestún, Yucatán, Mexique (chapitre 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doyon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doyon, S. (dir.); Sabinot, C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des espaces côtiers et de la conservation environnementale. Pêche, sel et flamants roses dans les Réserves de biosphère yucatèques au Mexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-41, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.115-140, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433559v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports socio-environnementaux, construction de l’espace et régimes de nature dans la Réserve de biosphère de Celestún, Yucatán, Mexique (chapitre 3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Le dessin d'enfant : de l'outil aux médias pour la diffusion des savoirs scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Doyon, S. (dir.); Sabinot, C. (dir.). </w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidal L. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie des espaces côtiers et de la conservation environnementale. Pêche, sel et flamants roses dans les Réserves de biosphère yucatèques au Mexique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.115-140, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
+              <w:t xml:space="preserve">Les savoirs des sciences sociales : débats, controverses, partages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-71, 2015, Colloques et Séminaires, 978-2-7099-2195-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433596v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques environnementales, conservation et aires protégées au Mexique (chapitre 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doyon, S. (dir.); Sabinot, C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des espaces côtiers et de la conservation environnementale. Pêche, sel et flamants roses dans les Réserves de biosphère yucatèques au Mexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-85, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin d'enfant : de l'outil aux médias pour la diffusion des savoirs scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Le développement durable à la dérive du monde, enjeux et défis de l'Océanie : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sébastien Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Vidal L. (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blaise S. (dir.); David C. (dir.); David V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savoirs des sciences sociales : débats, controverses, partages</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.51-71, 2015, Colloques et Séminaires, 978-2-7099-2195-4</w:t>
+              <w:t xml:space="preserve">Le développement durable en Océanie : vers une éthique nouvelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence; Presses Universitaires Aix-Marseille, pp.17-38, 2015, 978-2-8539-9979-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829036v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming nature and coastal areas into heritage: the case of the Celestún and Ría Lagartos Biosphere Reserves, Yucatán, Mexico</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand la mer fait le mur. D’Anjouan (Comores) à Yaté (Nouvelle-Calédonie) paroles et actions autour de l'érosion des rivages insulaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sinane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisiting the coast: new practices in maritime heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Català de Recerca en Patrimoni Cultural, pp.61-79, 2014, 978-84-998424-5-5</w:t>
+              <w:t xml:space="preserve">Actes du colloque Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828794v1</w:t>
+                <w:t xml:space="preserve">hal-03313996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la mer fait le mur. D’Anjouan (Comores) à Yaté (Nouvelle-Calédonie) paroles et actions autour de l'érosion des rivages insulaires.</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transforming nature and coastal areas into heritage: the case of the Celestún and Ría Lagartos Biosphere Reserves, Yucatán, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alegret Tejero J.L. (ed.); Carbonell Camós E. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Revisiting the coast: new practices in maritime heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Català de Recerca en Patrimoni Cultural, pp.61-79, 2014, 978-84-998424-5-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313996v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialisation de la nature et espaces côtiers : le cas des Réserves de biosphère de Celestún et Ría Lagartos, Yucatán, Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14243,64 +14243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire#1-TOPOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hnawia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14318,64 +14318,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPAM : Emblematic species and management of the sea in the Indo-Pacific overseas territories (New Caledonia and Reunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23708/fdi:010085592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14402,64 +14402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPAM : Espèces emblématiques et gestion de la mer dans l'outre-mer indo-pacifique (Nouvelle-Calédonie et La Réunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23708/fdi:010083552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14486,64 +14486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des récifs et des hommes : pêcher pour exister (livret d'exposition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Juncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14632,51 +14632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna J. Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette C.C. Wabnitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Accilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14750,64 +14750,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoluène Massey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14838,103 +14838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme mine et territoires Impacts de la mine sur l'évolution des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Despinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT « Nickel &amp; son environnement ». 2023, pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14969,90 +14969,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une gestion intégrée et inclusive du milieu ripicole en Nouvelle-Calédonie : une étude des connaissances, des représentations, des valeurs et des usages associés aux mulets noirs sur la côte Est de la Grande Terre (livrable final)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahée Autunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT "Nickel et son environnement". 2023, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15091,51 +15091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pour la conception d'un observatoire de la pêche côtière à Wallis et Futuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communauté du Pacifique (CPS). 2021, pp.131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15532,51 +15532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du passif de l'activité minière. Rapport scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15641,103 +15641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier, évaluer, reconnaître la valeur des lieux en Nouvelle-Calédonie, volume I. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Nerval. Tome Nickel et Société, CNRT Nickel et son environnement. 2017, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15795,51 +15795,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des savoirs et des savoir-faire dans un contexte pluriculturel. Étude comparative des activités littorales au Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Museum national d'histoire naturelle - MNHN PARIS, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15892,255 +15892,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant que tout ne s'efface</w:t>
+                <w:t xml:space="preserve">DRENGE JU ! L’art et la science sur une même pirogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tjibaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Botrel</w:t>
+                <w:t xml:space="preserve">Henri Gama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425426v1</w:t>
+                <w:t xml:space="preserve">hal-04433660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRENGE JU ! L’art et la science sur une même pirogue</w:t>
+                <w:t xml:space="preserve">Avant que tout ne s'efface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tjibaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Gama</w:t>
+                <w:t xml:space="preserve">Erwan Botrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433660v1</w:t>
+                <w:t xml:space="preserve">hal-04425426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puisque c'est possible. Itinéraires scientifiques en Nouvelle-Calédonie</w:t>
               </w:r>
@@ -16152,77 +16152,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmrick Saulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-Tena Pidjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -16413,51 +16413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maraja Riechers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Baumann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Heeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02290-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Lehodey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Pidjo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14994" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonne Pauwels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00332-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breckwoldt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dombal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01762-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piovano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soderberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuiono" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01777-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coulange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11219" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E.O. Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102350" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8500" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Worliczek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14725843.2021.1937048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Daniell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Plant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pilbeam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabinot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103704" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Karcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Govan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl El&#237;as Ilosvay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne D&#233;gremont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0079" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.6212" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gosset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Worliczek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline N&#233;kiria&#239;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070157ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24988" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bedrossian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00340" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2777" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Duff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17951" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197432v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Doyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08263663.2014.1000153" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Lacombe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunna Crespi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5874" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0972-4923.138409" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334023v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Jean Marie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leclercq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dak&#233;ga Saberma Ragatoa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vallet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922501v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922494v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922495v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922505v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922507v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wicquel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922509v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922530v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Enki Oscar Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922535v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899478v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387377v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Despinoy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465856v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677896v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677939v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mallet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080245" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alaric" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C&#233;lestin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/660/9782709929202/la-peche-artisanale-en-haiti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46536" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bako" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934446v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/am48-e187" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/anthropologie-des-espaces-cotiers-et-de-la-conservation-environnementale-peche-sel-et-flamants-roses-dans-les-reserves-de-biosphere-yucateques-au-mexique" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423012v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828781v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re-Buchsenschutz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539687v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;e Autunno" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88196-1_8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150038v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Ndione" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186786v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joanis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bossy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Lafontant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186372v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Celestin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desirade" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912017v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulange" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grochain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127990v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brescia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Languille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vieux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Teao-Billard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127994v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423015v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423014v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922489v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wamejonengo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390473v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364581v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425394v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Napoe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tyuienon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99064-4_16" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425402v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425408v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425407v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423027v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425398v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425418v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425399v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Degr&#233;mont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423034v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juncker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423030v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425404v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#233;montois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425403v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418530v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.ird.fr/hor/fdi:010076909" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423032v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829044v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pacific/443" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433597v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433559v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433596v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433593v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829036v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers16-02/010066366.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828794v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313996v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancelot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sinane" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433627v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icrpc.cat/es/publicaciones/la-patrimonialitzacio-de-la-cultura-maritima-2012.html" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433685v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010085592" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433689v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083552" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433735v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Juncker" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161123v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Woodhead" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C.C. Wabnitz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Accilien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Barbier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025886v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolu&#232;ne Massey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437817v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Preuss" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934436v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326566v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425426v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bor&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tjibaou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mol&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Botrel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433660v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gama" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425427v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maraja Riechers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Baumann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Heeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02290-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Pidjo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14994" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Lehodey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breckwoldt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dombal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01762-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonne Pauwels" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00332-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piovano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soderberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuiono" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01777-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E.O. Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102350" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8500" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Worliczek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14725843.2021.1937048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coulange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Daniell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Plant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pilbeam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabinot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103704" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Karcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Govan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl El&#237;as Ilosvay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne D&#233;gremont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0079" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.6212" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline N&#233;kiria&#239;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15704" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gosset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Worliczek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070157ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bedrossian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00340" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24988" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2777" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Duff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17951" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197432v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Doyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08263663.2014.1000153" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Lacombe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunna Crespi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5874" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0972-4923.138409" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leclercq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Jean Marie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dak&#233;ga Saberma Ragatoa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922501v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922494v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922511v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wicquel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922512v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Enki Oscar Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899478v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387376v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387377v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Despinoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465856v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677896v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677939v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140124v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alaric" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C&#233;lestin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/660/9782709929202/la-peche-artisanale-en-haiti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46536" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174004v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080245" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bako" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934446v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/am48-e187" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/anthropologie-des-espaces-cotiers-et-de-la-conservation-environnementale-peche-sel-et-flamants-roses-dans-les-reserves-de-biosphere-yucateques-au-mexique" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423012v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828781v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re-Buchsenschutz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539687v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;e Autunno" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88196-1_8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150038v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Ndione" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186372v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Celestin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desirade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joanis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bossy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Lafontant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127990v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brescia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969028v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Languille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vieux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Teao-Billard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127994v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423015v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922489v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wamejonengo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912017v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulange" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grochain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912018v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390473v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425394v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Napoe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tyuienon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99064-4_16" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364581v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425399v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Degr&#233;mont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423034v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juncker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423030v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423027v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425398v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425418v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425403v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425404v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#233;montois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418530v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.ird.fr/hor/fdi:010076909" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425406v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423032v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425408v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425407v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425402v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829044v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pacific/443" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433597v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433559v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433596v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829036v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers16-02/010066366.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433593v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313996v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancelot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sinane" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828794v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433627v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icrpc.cat/es/publicaciones/la-patrimonialitzacio-de-la-cultura-maritima-2012.html" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433685v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010085592" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433689v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083552" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433735v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Juncker" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161123v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Woodhead" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C.C. Wabnitz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Accilien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Barbier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025886v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolu&#232;ne Massey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437817v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Preuss" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934436v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326566v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433660v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bor&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tjibaou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mol&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gama" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425426v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Botrel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425427v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>