--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -999,408 +999,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèces emblématiques et gestion de la mer, regards pluridisciplinaires en sciences sociales et nouvelles approches méthodologiques dans l’outre-mer indo-pacifique</w:t>
+                <w:t xml:space="preserve">Habiter un territoire en réseau, pêcheurs et poissons dans l’archipel de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Delebecque</w:t>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 259-260, pp.181-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.11164⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 259-260, pp.205-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.11219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628390v1</w:t>
+                <w:t xml:space="preserve">hal-04418474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter un territoire en réseau, pêcheurs et poissons dans l’archipel de Nouvelle-Calédonie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A low-cost toolbox for high-resolution vulnerability and hazard-perception mapping in view of tsunami risk mitigation: Application to New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce E.O. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilbert David</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.11219⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418474v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost toolbox for high-resolution vulnerability and hazard-perception mapping in view of tsunami risk mitigation: Application to New Caledonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruce E.O. Thomas</w:t>
+                <w:t xml:space="preserve">Espèces emblématiques et gestion de la mer, regards pluridisciplinaires en sciences sociales et nouvelles approches méthodologiques dans l’outre-mer indo-pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roger</w:t>
+                <w:t xml:space="preserve">Solène Delebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Aucan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 259-260, pp.181-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.11164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065874v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining and the value of place in New Caledonia: Negotiation, evaluation, recognition</w:t>
               </w:r>
@@ -1412,51 +1412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1819,51 +1819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser et comprendre les représentations, les savoirs et les pratiques autour de l'eau sur terres coutumières pour appuyer la mise en œuvre de la Politique de l'Eau Partagée (PEP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,51 +2377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand « l’eau, c’est le lien » : suivre l’évolution des réseaux d’eau pour éclairer les pratiques et les transformations sociales dans les tribus kanak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2661,278 +2661,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the use of a teaching toolbox in an awareness campaign on children's cepresentations of coral reefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoires des sens et des paysages littoraux sur l’île d’Iaai (Ouvéa en Nouvelle-Calédonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00340⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), 28 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.24988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906871v1</w:t>
+                <w:t xml:space="preserve">hal-02534430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires des sens et des paysages littoraux sur l’île d’Iaai (Ouvéa en Nouvelle-Calédonie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the use of a teaching toolbox in an awareness campaign on children's cepresentations of coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dumas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Bedrossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (3), 28 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.e340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.24988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534430v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's ecological knowledge: drawings as a tool for ethnoecologists (Gabon, Madagascar)</w:t>
               </w:r>
@@ -3217,64 +3217,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque tsunami en Nouvelle-Calédonie : Évolutions des facteurs de vulnérabilités et de résiliences à Lifou en territoire coutumier kanak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5156,301 +5156,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+                <w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Metsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Tena Pidjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799523v1</w:t>
+                <w:t xml:space="preserve">hal-04922502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gosset</w:t>
+                <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Science &amp; You 2021 : Create the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Metz, France. pp.316-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922502v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reef passages in New Caledonia and their social-ecological roles</w:t>
+                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Breckwoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dombal</w:t>
@@ -5485,97 +5485,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Islands of the World Conference. Nature and culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Zadar, Croatia; International Small Islands Study Association (ISISA), Charlotettown PE, Canada, Jun 2022, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922505v1</w:t>
+                <w:t xml:space="preserve">hal-04922511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social-ecological engagement with reef passages in New Caledonia: connectors between coastal and oceanic spaces and species</w:t>
+                <w:t xml:space="preserve">Reef passages in New Caledonia and their social-ecological roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Breckwoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dombal</w:t>
@@ -5610,129 +5610,129 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Oceanists (ESFO) Conference 2022. Material and Immaterial in Motion. Oceania’s vast geography, seascape, and history are full of movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREDO (Centre for Research and Documentation on Oceania), Marseille; University of Verona, Italy, Jun 2022, Ajaccio, Corse, France</w:t>
+              <w:t xml:space="preserve">18th Islands of the World Conference. Nature and culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Zadar, Croatia; International Small Islands Study Association (ISISA), Charlotettown PE, Canada, Jun 2022, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922511v1</w:t>
+                <w:t xml:space="preserve">hal-04922505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mine, un moteur du rééquilibrage et de la diversification sectorielle en Nouvelle-Calédonie pour préparer « l’après-nickel » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6042,90 +6042,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social acceptability of mining and metallurgical projects in New Caledonia : an analysis by corporate social responsibility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mining the connections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Minerals, Apr 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6275,77 +6275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre les parties prenantes : un levier dans la mutation de la science chahutée par l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6413,90 +6413,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution mapping of mangroves, siren networks and vulnerable settlements for mitigating tsunami risk in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Enki Oscar Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Tsunami symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tohoku University, International Research Institute of Disaster Science, Jul 2021, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6521,90 +6521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Confrontation spatiale, temporelle et « culturelle » entre l’entreprise minière et métallurgique et la coutume kanak : « deux mondes qui s’entrechoquent » »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités, Cultures et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHES, Oct 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7345,64 +7345,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are coral reefs full of multi-coloured fish? Impact of an awareness campaign of coral reefs by children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7733,51 +7733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the MARECO educational toolkit on the coral reef social representation of children in the south Western Indian Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakamaly Madi Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7998,90 +7998,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mining company in New Caledonia: relying on the customary kanak network to sustain nickel extraction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Biennial meeting SGA 2022 (Society for Geology Applied to mineral deposits)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8106,77 +8106,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer le territoire minier en Nouvelle-Calédonie en négociant l'argent du nickel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8227,51 +8227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOCPacific’s transdisciplinary research protocol based on children’s drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8309,51 +8309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin comme outil de recherche sur les représentations des pêcheries par les enfants du Pacifique Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8585,77 +8585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêche côtière en province Nord : enquête sur l'efficacité des aides provinciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8695,51 +8695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Toa de Maré : un patrimoine au coeur des liens entre les hommes et les roussettes aux îles Loyauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pujapujane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9482,64 +9482,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale fisheries in New Caledonia: towards a fishers’ perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10313,488 +10313,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making sure that regulation rime with appropriation</w:t>
+                <w:t xml:space="preserve">Les cénotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wamejonengo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lagarde, Louis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity in the global south: research for a sustainable world</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.38-39, 2020, 978-2-7099-2875-5</w:t>
+              <w:t xml:space="preserve">Le patrimoine de la Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Hervé Chopin; Fondation Clément, p. 516-520, 2020, 978-2-3572-0534-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423014v1</w:t>
+                <w:t xml:space="preserve">hal-04922489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cénotes</w:t>
+                <w:t xml:space="preserve">Making sure that regulation rime with appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brescia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine de la Nouvelle-Calédonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Hervé Chopin; Fondation Clément, p. 516-520, 2020, 978-2-3572-0534-37</w:t>
+              <w:t xml:space="preserve">Biodiversity in the global south: research for a sustainable world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.38-39, 2020, 978-2-7099-2875-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922489v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goutte (volet 2) : La gouvernance de l'eau sur terres coutumières en Nouvelle-Calédonie : de la connaissance des usages et des savoirs à la production d'outils de gestion et de politiques adaptés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eau et gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Cayrol, F. (ed.); Tatin, C. (collab.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Cayrol (ed.); C. Tatin (collab.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUNC, p. 30-33, 2020, Collection CRESICA, 979-10-910321-4-8</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.40-43, 2020, CRESICA, 979-10-910321-4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912017v1</w:t>
+                <w:t xml:space="preserve">hal-02912018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau et gouvernance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goutte (volet 2) : La gouvernance de l'eau sur terres coutumières en Nouvelle-Calédonie : de la connaissance des usages et des savoirs à la production d'outils de gestion et de politiques adaptés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bois</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">F. Cayrol (ed.); C. Tatin (collab.). </w:t>
+                <w:t xml:space="preserve">D. Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cayrol, F. (ed.); Tatin, C. (collab.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.40-43, 2020, CRESICA, 979-10-910321-4-8</w:t>
+              <w:t xml:space="preserve">, PUNC, p. 30-33, 2020, Collection CRESICA, 979-10-910321-4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912018v1</w:t>
+                <w:t xml:space="preserve">hal-02912017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protected and managed terrestrial and marine areas</w:t>
               </w:r>
@@ -11034,51 +11034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Napoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Tyuienon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11347,733 +11347,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local knowledge to manage and regulate reefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les enfants se représentent-ils le récif en Nouvelle-Calédonie ? [encadré 31]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.253, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425399v1</w:t>
+                <w:t xml:space="preserve">hal-04423027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural, subsistence and commercial fisheries in reef ecosystems</w:t>
+                <w:t xml:space="preserve">Des savoirs locaux pour gérer et réglementer les récifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Dégremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423034v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the reef in the eyes of the children of New Caledonia? [box 31]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Words, practices and representations around the reefs : part 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Payri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.253, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.179-215, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423030v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les enfants se représentent-ils le récif en Nouvelle-Calédonie ? [encadré 31]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural, subsistence and commercial fisheries in reef ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Ferraris</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
+                <w:t xml:space="preserve">Matthieu Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.253, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.191-198, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423027v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs locaux pour gérer et réglementer les récifs</w:t>
+                <w:t xml:space="preserve">Local knowledge to manage and regulate reefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlène Dégremont</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.243-248, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425398v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Words, practices and representations around the reefs : part 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the reef in the eyes of the children of New Caledonia? [box 31]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Claude Payri. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.179-215, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">New Caledonia: world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.253, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425418v1</w:t>
+                <w:t xml:space="preserve">hal-04423030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales et décolonisation : le rôle de la recherche scientifique (I)</w:t>
               </w:r>
@@ -12152,285 +12152,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of modelling coral reef ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles sont les espèces emblématiques du récif pour les Néo-Calédoniens ? [encadré 27]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Mangeas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+                <w:t xml:space="preserve">A. Piémontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.259-265, 2018, 978-2-7099-2677-5</w:t>
+              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425403v1</w:t>
+                <w:t xml:space="preserve">hal-04425404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les espèces emblématiques du récif pour les Néo-Calédoniens ? [encadré 27]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
+                <w:t xml:space="preserve">The challenges of modelling coral reef ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piémontois</w:t>
+                <w:t xml:space="preserve">Antoine Wickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD; Solaris, pp.220, 2018, 978-2-7099-2632-4</w:t>
+              <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; Solaris, pp.259-265, 2018, 978-2-7099-2677-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425404v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 4 : Paroles, pratiques et représentations autour des récifs</w:t>
               </w:r>
@@ -12502,103 +12502,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the emblematic reef species for New Caledonians? [box 27]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Cillaurren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piémontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Caledonia : world of corals</w:t>
@@ -12657,77 +12657,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
@@ -12932,64 +12932,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis d'une modélisation de l'écosystème corallien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13055,251 +13055,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green turtle: an emblematic marine species at a crossroads in New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valeur des lieux et gestion intégrée des zones côtières en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fache E. (ed.); Pauwels, S. (ed.). </w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Robert, H. Melin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries in the Pacific: the challenges of governance and sustainability</w:t>
+              <w:t xml:space="preserve">Habiter le littoral : enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.199-220, 2016, Cahiers du Credo, 978-2-9563981-6-5</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.393-408, 2016, Espace et développement durable, 979-1-0320-0084-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829044v1</w:t>
+                <w:t xml:space="preserve">hal-04425419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur des lieux et gestion intégrée des zones côtières en Nouvelle-Calédonie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green turtle: an emblematic marine species at a crossroads in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">S. Robert, H. Melin. </w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fache E. (ed.); Pauwels, S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter le littoral : enjeux contemporains</w:t>
+              <w:t xml:space="preserve">Fisheries in the Pacific: the challenges of governance and sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Provence; Presses Universitaires d'Aix-Marseille</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.393-408, 2016, Espace et développement durable, 979-1-0320-0084-7</w:t>
+                <w:t xml:space="preserve">Pacific-Credo Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-220, 2016, Cahiers du Credo, 978-2-9563981-6-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425419v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie politique des espaces côtiers et de la conservation : tenure foncière, discours environnementaux et régime de la nature (conclusion)</w:t>
               </w:r>
@@ -13563,238 +13563,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin d'enfant : de l'outil aux médias pour la diffusion des savoirs scientifiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Politiques environnementales, conservation et aires protégées au Mexique (chapitre 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Vidal L. (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doyon, S. (dir.); Sabinot, C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savoirs des sciences sociales : débats, controverses, partages</w:t>
+              <w:t xml:space="preserve">Anthropologie des espaces côtiers et de la conservation environnementale. Pêche, sel et flamants roses dans les Réserves de biosphère yucatèques au Mexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.51-71, 2015, Colloques et Séminaires, 978-2-7099-2195-4</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-85, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829036v1</w:t>
+                <w:t xml:space="preserve">hal-04433593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques environnementales, conservation et aires protégées au Mexique (chapitre 1)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dessin d'enfant : de l'outil aux médias pour la diffusion des savoirs scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Doyon, S. (dir.); Sabinot, C. (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidal L. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie des espaces côtiers et de la conservation environnementale. Pêche, sel et flamants roses dans les Réserves de biosphère yucatèques au Mexique</w:t>
+              <w:t xml:space="preserve">Les savoirs des sciences sociales : débats, controverses, partages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-85, 2015, Nord-Sud, 978-2-7637-2805-6</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-71, 2015, Colloques et Séminaires, 978-2-7099-2195-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433593v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable à la dérive du monde, enjeux et défis de l'Océanie : introduction</w:t>
               </w:r>
@@ -14486,51 +14486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des récifs et des hommes : pêcher pour exister (livret d'exposition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14750,51 +14750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoluène Massey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14838,51 +14838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme mine et territoires Impacts de la mine sur l'évolution des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14890,51 +14890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Despinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT « Nickel &amp; son environnement ». 2023, pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14969,51 +14969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une gestion intégrée et inclusive du milieu ripicole en Nouvelle-Calédonie : une étude des connaissances, des représentations, des valeurs et des usages associés aux mulets noirs sur la côte Est de la Grande Terre (livrable final)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahée Autunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15693,51 +15693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Nerval. Tome Nickel et Société, CNRT Nickel et son environnement. 2017, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15892,51 +15892,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRENGE JU ! L’art et la science sur une même pirogue</w:t>
+                <w:t xml:space="preserve">Avant que tout ne s'efface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
@@ -15956,101 +15956,101 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Gama</w:t>
+                <w:t xml:space="preserve">Erwan Botrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433660v1</w:t>
+                <w:t xml:space="preserve">hal-04425426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant que tout ne s'efface</w:t>
+                <w:t xml:space="preserve">DRENGE JU ! L’art et la science sur une même pirogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
@@ -16070,77 +16070,77 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Botrel</w:t>
+                <w:t xml:space="preserve">Henri Gama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425426v1</w:t>
+                <w:t xml:space="preserve">hal-04433660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puisque c'est possible. Itinéraires scientifiques en Nouvelle-Calédonie</w:t>
               </w:r>
@@ -16413,51 +16413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maraja Riechers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Baumann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Heeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02290-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Pidjo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14994" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Lehodey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breckwoldt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dombal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01762-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonne Pauwels" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00332-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piovano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soderberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuiono" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01777-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E.O. Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102350" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8500" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Worliczek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14725843.2021.1937048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coulange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Daniell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Plant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pilbeam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabinot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103704" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Karcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Govan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl El&#237;as Ilosvay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne D&#233;gremont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0079" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.6212" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline N&#233;kiria&#239;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15704" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gosset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Worliczek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070157ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bedrossian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00340" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24988" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2777" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Duff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17951" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197432v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Doyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08263663.2014.1000153" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Lacombe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunna Crespi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5874" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0972-4923.138409" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leclercq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Jean Marie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dak&#233;ga Saberma Ragatoa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922501v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922494v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922511v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wicquel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922512v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Enki Oscar Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899478v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387376v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387377v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Despinoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465856v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677896v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677939v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140124v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alaric" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C&#233;lestin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/660/9782709929202/la-peche-artisanale-en-haiti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46536" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174004v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080245" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bako" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934446v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/am48-e187" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/anthropologie-des-espaces-cotiers-et-de-la-conservation-environnementale-peche-sel-et-flamants-roses-dans-les-reserves-de-biosphere-yucateques-au-mexique" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423012v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828781v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re-Buchsenschutz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539687v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;e Autunno" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88196-1_8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150038v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Ndione" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186372v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Celestin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desirade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joanis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bossy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Lafontant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127990v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brescia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969028v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Languille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vieux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Teao-Billard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127994v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423015v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922489v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wamejonengo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912017v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulange" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grochain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912018v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390473v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425394v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Napoe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tyuienon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99064-4_16" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364581v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425399v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Degr&#233;mont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423034v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juncker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423030v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423027v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425398v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425418v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425403v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425404v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#233;montois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418530v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.ird.fr/hor/fdi:010076909" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425406v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423032v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425408v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425407v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425402v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829044v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pacific/443" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433597v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433559v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433596v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829036v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers16-02/010066366.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433593v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313996v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancelot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sinane" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828794v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433627v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icrpc.cat/es/publicaciones/la-patrimonialitzacio-de-la-cultura-maritima-2012.html" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433685v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010085592" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433689v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083552" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433735v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Juncker" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161123v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Woodhead" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C.C. Wabnitz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Accilien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Barbier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025886v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolu&#232;ne Massey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437817v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Preuss" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934436v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326566v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433660v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bor&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tjibaou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mol&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gama" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425426v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Botrel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425427v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maraja Riechers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Baumann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Heeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02290-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Pidjo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14994" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Lehodey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breckwoldt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dombal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Riera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01762-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonne Pauwels" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00332-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piovano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soderberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuiono" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01777-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11219" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E.O. Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03849714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8500" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Worliczek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14725843.2021.1937048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coulange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Daniell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Plant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pilbeam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabinot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.103704" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Karcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Govan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl El&#237;as Ilosvay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne D&#233;gremont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.841.0079" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.6212" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline N&#233;kiria&#239;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15704" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gosset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Worliczek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070157ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24988" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bedrossian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00340" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2034-8517.2777" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Duff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17951" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197432v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.5129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Doyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08263663.2014.1000153" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Lacombe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunna Crespi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5874" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0972-4923.138409" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leclercq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Jean Marie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dak&#233;ga Saberma Ragatoa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922501v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922494v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922505v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wicquel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409893v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922512v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922530v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Enki Oscar Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630148v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gentil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard Rocher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922532v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630131v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899478v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387376v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodary" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387377v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cillaurren" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Despinoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465856v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Lancelot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Sinane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409870v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677896v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677939v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140124v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alaric" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson C&#233;lestin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/660/9782709929202/la-peche-artisanale-en-haiti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46536" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174004v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010080245" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bako" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934446v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/am48-e187" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/anthropologie-des-espaces-cotiers-et-de-la-conservation-environnementale-peche-sel-et-flamants-roses-dans-les-reserves-de-biosphere-yucateques-au-mexique" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423012v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828781v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re-Buchsenschutz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539687v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;e Autunno" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88196-1_8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150038v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Ndione" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186372v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Celestin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desirade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joanis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bossy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Lafontant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127990v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brescia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969028v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Languille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vieux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Teao-Billard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127994v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423015v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922489v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wamejonengo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423014v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912018v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912017v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulange" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grochain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390473v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425394v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Napoe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tyuienon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99064-4_16" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364581v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423027v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425398v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425418v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423034v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Juncker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425399v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Degr&#233;mont" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423030v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425404v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#233;montois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425403v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wickel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418530v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.ird.fr/hor/fdi:010076909" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425406v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423032v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425408v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425407v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425402v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425419v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/habiter-littoral-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829044v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pacific/443" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433597v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433559v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433596v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433593v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829036v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers16-02/010066366.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828826v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313996v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancelot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sinane" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828794v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433627v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icrpc.cat/es/publicaciones/la-patrimonialitzacio-de-la-cultura-maritima-2012.html" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433685v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010085592" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433689v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083552" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433735v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Juncker" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161123v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Woodhead" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C.C. Wabnitz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Accilien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Barbier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025886v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolu&#232;ne Massey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437817v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Preuss" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934436v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00326566v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425426v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bor&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tjibaou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mol&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Botrel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433660v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gama" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425427v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>