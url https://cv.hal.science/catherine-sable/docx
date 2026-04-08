--- v0 (2026-03-04)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Sablé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3137-4139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101322151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle et médiation interculturelle dans les documents officiels de l'Unité des Politiques Linguistiques - quel glissement conceptuel?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essentiel de la médiation. Vers un consensus sur le concept dans les sciences humaines et sociales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2020, 978-2-8076-1086-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités, langues, interculturalité et éthique : quel équilibre dans un cours de Français Langue Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ingénieur Citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Ponts, pp.91 - 100, 2018, 978-2-85978-519-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation pédagogique: un atout dans la formation des ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation dans un monde sans frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.75 - 90, 2017, Droit et Science Politique, 978-2-84934-309-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annales corrigées du score IAE-MESSAGE -Compréhension et expression écrite en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales corrigées du Score IAE-MESSAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, 2014, 978-2-297-04035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité : une mise à l'épreuve dans les formations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités sur l'interculturel dans EMA4Moodle : vers le développement d'une compétence interculturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques interculturelles des Grandes Ecoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la littérature : notion de patrimoine en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'éducation comparée raisons-comparaisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la littérature; notion de patrimoine en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'éducation comparée raisons-comparaisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues-cultures à l'ère des médiations, de l'internationalisation et des transitions : Quelles évolutions pour l'ingénieur-manager de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Donoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hembise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Congrès de l'UPLEGESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Paris PSL, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la médiation dans l'enseignement supérieur, entre théorie et pratique : les professeurs de langues en première place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et enseignement-apprentissage des langues dans les grandes écoles et les universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Didalang, Uplegess, CGE (GT Langues et cultures), Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy, Interculturality and emotional intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et Bienveillance au coeur des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Creteil; IMAGER; LIRTES, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANGUAGE TEACHERS & STUDENTS AS INTERCULTURAL MEDIATORS: EXPLORING ONE OF THE CRACKS THROUGH WHICH THE LIGHT GETS IN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Conference of the International Association for Languages and Intercultural Communication "Translating Cultures, Cultures in Translation" (IALIC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle et médiation interculturelle dans les documents officiels de l'Unité des Politiques Linguistiques - quel glissement conceptuel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essentiel de la médiation. Vers un consensus sur le concept dans les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Padoue, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'immersion culturelle aux compétences interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'immersion culturelle aux compétences interculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de compétences plurilingues : une réalité actuelle ? Exemple d'une grande Ecole d'Ingénieurs, IMT Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berthemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une gouvernance linguistique des universités et des établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur : médiateur ou concurrent de l'enseignant dans l'apprentissage des langues étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berthemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT 2016 : Acteurs et formes de médiation pour le dialogue interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Padoue, Italie. pp.29 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinateur : médiateur ou concurrent de l’enseignant dans l’apprentissage de langues étrangères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berthemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et formes de médiation pour le dialogue interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Padova, 2017, Padoue, Italie. pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateur de FLE/FLS en école d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées professionnelles de l'ASDIFLE (Association de didactique du FLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un équilibre entre enseignement presentiel et distanciel en langues : mise en oeuvre de formations en ligne de FLE à Mines-Telecom Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015 : Colloque Questions de pédagogies dans l'enseignement supérieur : Innover : pourquoi et comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.890 - 897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de pédagogie par projets à Télécom Bretagne - Des adaptations régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sian Rowlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : 7th french international colloquium Questions de Pédagogies dans l'Enseignement Supérieur : les innovations pédagogiques en enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.878 - 885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs spécialisés, contextes multilingues et multiculturels : étudiants français langue seconde et les écrits professionnalisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT 2012 : Terminologies : textes, discours et accès aux savoirs spécialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Gênes, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation d'ingénieurs par &amp;quot;projet&amp;quot;: une spécialisation nécessitant une formation en français langue de spécialité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glat Lisboa 2010 : Le multiculturalisme et le rôle des langues spécialisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lisbonne, Portugal. pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMA-4-Moodle : projet européen d'enseignement des langues étrangères sur Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2010 : 7e colloque "Technologies de l'information et de la communication pour l'enseignement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage interculturel et étudiants étrangers des Grandes Ecoles: quelle(s) réalité(s) derrière ces mots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Herveou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème congrès de l'UPLEGESS : enseignement des langues et formation interculturelle : quelles synergies?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage interculturel et étudiants étrangers des Grandes Ecoles: quelle(s) réalité(s) derrière ces mots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Herveou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage interculturel et étudiants étrangers des Grandes Ecoles: quelle(s) réalité(s) derrière ces mots?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international, GLAT 2016: Acteurs et formes de médiation pour le dialogue interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele de Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.360, 2017, 978-2-908849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement bilingue franco-allemand, littérature, interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PaF ( Presses Académiques Francophones), pp.445, 2015, 978-3-8416-3736-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Sablé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3137-4139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101322151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle et médiation interculturelle dans les documents officiels de l'Unité des Politiques Linguistiques - quel glissement conceptuel?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essentiel de la médiation. Vers un consensus sur le concept dans les sciences humaines et sociales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2020, 978-2-8076-1086-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités, langues, interculturalité et éthique : quel équilibre dans un cours de Français Langue Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ingénieur Citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Ponts, pp.91 - 100, 2018, 978-2-85978-519-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation pédagogique: un atout dans la formation des ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation dans un monde sans frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.75 - 90, 2017, Droit et Science Politique, 978-2-84934-309-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annales corrigées du score IAE-MESSAGE -Compréhension et expression écrite en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales corrigées du Score IAE-MESSAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, 2014, 978-2-297-04035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité : une mise à l'épreuve dans les formations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités sur l'interculturel dans EMA4Moodle : vers le développement d'une compétence interculturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques interculturelles des Grandes Ecoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la littérature; notion de patrimoine en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'éducation comparée raisons-comparaisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la littérature : notion de patrimoine en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'éducation comparée raisons-comparaisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues-cultures à l'ère des médiations, de l'internationalisation et des transitions : Quelles évolutions pour l'ingénieur-manager de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Donoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hembise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Congrès de l'UPLEGESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Paris PSL, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la médiation dans l'enseignement supérieur, entre théorie et pratique : les professeurs de langues en première place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et enseignement-apprentissage des langues dans les grandes écoles et les universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Didalang, Uplegess, CGE (GT Langues et cultures), Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy, Interculturality and emotional intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et Bienveillance au coeur des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Creteil; IMAGER; LIRTES, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANGUAGE TEACHERS & STUDENTS AS INTERCULTURAL MEDIATORS: EXPLORING ONE OF THE CRACKS THROUGH WHICH THE LIGHT GETS IN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Conference of the International Association for Languages and Intercultural Communication "Translating Cultures, Cultures in Translation" (IALIC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle et médiation interculturelle dans les documents officiels de l'Unité des Politiques Linguistiques - quel glissement conceptuel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essentiel de la médiation. Vers un consensus sur le concept dans les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Padoue, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'immersion culturelle aux compétences interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'immersion culturelle aux compétences interculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de compétences plurilingues : une réalité actuelle ? Exemple d'une grande Ecole d'Ingénieurs, IMT Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berthemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une gouvernance linguistique des universités et des établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur : médiateur ou concurrent de l'enseignant dans l'apprentissage des langues étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berthemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT 2016 : Acteurs et formes de médiation pour le dialogue interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Padoue, Italie. pp.29 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinateur : médiateur ou concurrent de l’enseignant dans l’apprentissage de langues étrangères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berthemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et formes de médiation pour le dialogue interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Padova, 2017, Padoue, Italie. pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateur de FLE/FLS en école d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées professionnelles de l'ASDIFLE (Association de didactique du FLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un équilibre entre enseignement presentiel et distanciel en langues : mise en oeuvre de formations en ligne de FLE à Mines-Telecom Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015 : Colloque Questions de pédagogies dans l'enseignement supérieur : Innover : pourquoi et comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.890 - 897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de pédagogie par projets à Télécom Bretagne - Des adaptations régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sian Rowlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : 7th french international colloquium Questions de Pédagogies dans l'Enseignement Supérieur : les innovations pédagogiques en enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.878 - 885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs spécialisés, contextes multilingues et multiculturels : étudiants français langue seconde et les écrits professionnalisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT 2012 : Terminologies : textes, discours et accès aux savoirs spécialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Gênes, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation d'ingénieurs par &amp;quot;projet&amp;quot;: une spécialisation nécessitant une formation en français langue de spécialité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glat Lisboa 2010 : Le multiculturalisme et le rôle des langues spécialisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lisbonne, Portugal. pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMA-4-Moodle : projet européen d'enseignement des langues étrangères sur Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2010 : 7e colloque "Technologies de l'information et de la communication pour l'enseignement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage interculturel et étudiants étrangers des Grandes Ecoles: quelle(s) réalité(s) derrière ces mots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Herveou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème congrès de l'UPLEGESS : enseignement des langues et formation interculturelle : quelles synergies?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage interculturel et étudiants étrangers des Grandes Ecoles: quelle(s) réalité(s) derrière ces mots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Herveou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage interculturel et étudiants étrangers des Grandes Ecoles: quelle(s) réalité(s) derrière ces mots?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international, GLAT 2016: Acteurs et formes de médiation pour le dialogue interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele de Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.360, 2017, 978-2-908849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement bilingue franco-allemand, littérature, interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PaF ( Presses Académiques Francophones), pp.445, 2015, 978-3-8416-3736-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DA8006B"/>
+    <w:nsid w:val="55D0CC6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-sable" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3137-4139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101322151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02417439v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sable" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03686313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lallemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Dickman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Donoe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hembise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03166926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02320887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02417502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berthemet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03009115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Rowlands" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herveou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Gioia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-sable" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3137-4139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101322151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02417439v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sable" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03686313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lallemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Dickman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Donoe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hembise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03166926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02320887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02417502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berthemet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03009115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Rowlands" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herveou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Gioia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>