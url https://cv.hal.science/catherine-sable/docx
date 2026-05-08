--- v1 (2026-04-08)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Sablé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3137-4139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101322151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle et médiation interculturelle dans les documents officiels de l'Unité des Politiques Linguistiques - quel glissement conceptuel?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essentiel de la médiation. Vers un consensus sur le concept dans les sciences humaines et sociales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2020, 978-2-8076-1086-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités, langues, interculturalité et éthique : quel équilibre dans un cours de Français Langue Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ingénieur Citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Ponts, pp.91 - 100, 2018, 978-2-85978-519-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation pédagogique: un atout dans la formation des ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation dans un monde sans frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.75 - 90, 2017, Droit et Science Politique, 978-2-84934-309-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annales corrigées du score IAE-MESSAGE -Compréhension et expression écrite en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales corrigées du Score IAE-MESSAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, 2014, 978-2-297-04035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité : une mise à l'épreuve dans les formations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités sur l'interculturel dans EMA4Moodle : vers le développement d'une compétence interculturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques interculturelles des Grandes Ecoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la littérature; notion de patrimoine en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'éducation comparée raisons-comparaisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la littérature : notion de patrimoine en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'éducation comparée raisons-comparaisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues-cultures à l'ère des médiations, de l'internationalisation et des transitions : Quelles évolutions pour l'ingénieur-manager de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Donoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hembise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Congrès de l'UPLEGESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Paris PSL, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la médiation dans l'enseignement supérieur, entre théorie et pratique : les professeurs de langues en première place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et enseignement-apprentissage des langues dans les grandes écoles et les universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Didalang, Uplegess, CGE (GT Langues et cultures), Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy, Interculturality and emotional intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et Bienveillance au coeur des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Creteil; IMAGER; LIRTES, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANGUAGE TEACHERS & STUDENTS AS INTERCULTURAL MEDIATORS: EXPLORING ONE OF THE CRACKS THROUGH WHICH THE LIGHT GETS IN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Conference of the International Association for Languages and Intercultural Communication "Translating Cultures, Cultures in Translation" (IALIC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle et médiation interculturelle dans les documents officiels de l'Unité des Politiques Linguistiques - quel glissement conceptuel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essentiel de la médiation. Vers un consensus sur le concept dans les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Padoue, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'immersion culturelle aux compétences interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'immersion culturelle aux compétences interculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de compétences plurilingues : une réalité actuelle ? Exemple d'une grande Ecole d'Ingénieurs, IMT Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berthemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une gouvernance linguistique des universités et des établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur : médiateur ou concurrent de l'enseignant dans l'apprentissage des langues étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berthemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT 2016 : Acteurs et formes de médiation pour le dialogue interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Padoue, Italie. pp.29 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinateur : médiateur ou concurrent de l’enseignant dans l’apprentissage de langues étrangères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berthemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et formes de médiation pour le dialogue interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Padova, 2017, Padoue, Italie. pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateur de FLE/FLS en école d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées professionnelles de l'ASDIFLE (Association de didactique du FLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un équilibre entre enseignement presentiel et distanciel en langues : mise en oeuvre de formations en ligne de FLE à Mines-Telecom Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015 : Colloque Questions de pédagogies dans l'enseignement supérieur : Innover : pourquoi et comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.890 - 897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de pédagogie par projets à Télécom Bretagne - Des adaptations régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sian Rowlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : 7th french international colloquium Questions de Pédagogies dans l'Enseignement Supérieur : les innovations pédagogiques en enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.878 - 885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs spécialisés, contextes multilingues et multiculturels : étudiants français langue seconde et les écrits professionnalisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT 2012 : Terminologies : textes, discours et accès aux savoirs spécialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Gênes, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation d'ingénieurs par &amp;quot;projet&amp;quot;: une spécialisation nécessitant une formation en français langue de spécialité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glat Lisboa 2010 : Le multiculturalisme et le rôle des langues spécialisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lisbonne, Portugal. pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMA-4-Moodle : projet européen d'enseignement des langues étrangères sur Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2010 : 7e colloque "Technologies de l'information et de la communication pour l'enseignement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage interculturel et étudiants étrangers des Grandes Ecoles: quelle(s) réalité(s) derrière ces mots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Herveou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème congrès de l'UPLEGESS : enseignement des langues et formation interculturelle : quelles synergies?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage interculturel et étudiants étrangers des Grandes Ecoles: quelle(s) réalité(s) derrière ces mots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Herveou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage interculturel et étudiants étrangers des Grandes Ecoles: quelle(s) réalité(s) derrière ces mots?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international, GLAT 2016: Acteurs et formes de médiation pour le dialogue interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele de Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.360, 2017, 978-2-908849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement bilingue franco-allemand, littérature, interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PaF ( Presses Académiques Francophones), pp.445, 2015, 978-3-8416-3736-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Sablé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Catherine Sablé / Maître de conférences en Didactologie des langues et des cultures</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3137-4139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101322151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle et médiation interculturelle dans les documents officiels de l'Unité des Politiques Linguistiques - quel glissement conceptuel?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essentiel de la médiation. Vers un consensus sur le concept dans les sciences humaines et sociales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2020, 978-2-8076-1086-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités, langues, interculturalité et éthique : quel équilibre dans un cours de Français Langue Seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ingénieur Citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Ponts, pp.91 - 100, 2018, 978-2-85978-519-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation pédagogique: un atout dans la formation des ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation dans un monde sans frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.75 - 90, 2017, Droit et Science Politique, 978-2-84934-309-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annales corrigées du score IAE-MESSAGE -Compréhension et expression écrite en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales corrigées du Score IAE-MESSAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, 2014, 978-2-297-04035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalité : une mise à l'épreuve dans les formations institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités sur l'interculturel dans EMA4Moodle : vers le développement d'une compétence interculturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques interculturelles des Grandes Ecoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la littérature : notion de patrimoine en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'éducation comparée raisons-comparaisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la littérature; notion de patrimoine en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'éducation comparée raisons-comparaisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues-cultures à l'ère des médiations, de l'internationalisation et des transitions : Quelles évolutions pour l'ingénieur-manager de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Dickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Donoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Hembise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Congrès de l'UPLEGESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Paris PSL, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la médiation dans l'enseignement supérieur, entre théorie et pratique : les professeurs de langues en première place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et enseignement-apprentissage des langues dans les grandes écoles et les universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Didalang, Uplegess, CGE (GT Langues et cultures), Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy, Interculturality and emotional intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et Bienveillance au coeur des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Creteil; IMAGER; LIRTES, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANGUAGE TEACHERS & STUDENTS AS INTERCULTURAL MEDIATORS: EXPLORING ONE OF THE CRACKS THROUGH WHICH THE LIGHT GETS IN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth Conference of the International Association for Languages and Intercultural Communication "Translating Cultures, Cultures in Translation" (IALIC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de compétences plurilingues : une réalité actuelle ? Exemple d'une grande Ecole d'Ingénieurs, IMT Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berthemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une gouvernance linguistique des universités et des établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culturelle et médiation interculturelle dans les documents officiels de l'Unité des Politiques Linguistiques - quel glissement conceptuel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essentiel de la médiation. Vers un consensus sur le concept dans les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Padoue, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'immersion culturelle aux compétences interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'immersion culturelle aux compétences interculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinateur : médiateur ou concurrent de l'enseignant dans l'apprentissage des langues étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berthemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT 2016 : Acteurs et formes de médiation pour le dialogue interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Padoue, Italie. pp.29 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinateur : médiateur ou concurrent de l’enseignant dans l’apprentissage de langues étrangères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berthemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et formes de médiation pour le dialogue interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Padova, 2017, Padoue, Italie. pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateur de FLE/FLS en école d'ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées professionnelles de l'ASDIFLE (Association de didactique du FLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un équilibre entre enseignement presentiel et distanciel en langues : mise en oeuvre de formations en ligne de FLE à Mines-Telecom Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015 : Colloque Questions de pédagogies dans l'enseignement supérieur : Innover : pourquoi et comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.890 - 897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de pédagogie par projets à Télécom Bretagne - Des adaptations régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sian Rowlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thépaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : 7th french international colloquium Questions de Pédagogies dans l'Enseignement Supérieur : les innovations pédagogiques en enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.878 - 885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs spécialisés, contextes multilingues et multiculturels : étudiants français langue seconde et les écrits professionnalisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT 2012 : Terminologies : textes, discours et accès aux savoirs spécialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Gênes, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMA-4-Moodle : projet européen d'enseignement des langues étrangères sur Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2010 : 7e colloque "Technologies de l'information et de la communication pour l'enseignement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation d'ingénieurs par &amp;quot;projet&amp;quot;: une spécialisation nécessitant une formation en français langue de spécialité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glat Lisboa 2010 : Le multiculturalisme et le rôle des langues spécialisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lisbonne, Portugal. pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage interculturel et étudiants étrangers des Grandes Ecoles: quelle(s) réalité(s) derrière ces mots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Herveou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème congrès de l'UPLEGESS : enseignement des langues et formation interculturelle : quelles synergies?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France. pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage interculturel et étudiants étrangers des Grandes Ecoles: quelle(s) réalité(s) derrière ces mots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Herveou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage interculturel et étudiants étrangers des Grandes Ecoles: quelle(s) réalité(s) derrière ces mots?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du Colloque international, GLAT 2016: Acteurs et formes de médiation pour le dialogue interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele de Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Gourvès-Hayward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.360, 2017, 978-2-908849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement bilingue franco-allemand, littérature, interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PaF ( Presses Académiques Francophones), pp.445, 2015, 978-3-8416-3736-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55D0CC6F"/>
+    <w:nsid w:val="F5304EEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-sable" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3137-4139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101322151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02417439v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sable" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03686313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lallemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Dickman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Donoe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hembise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03166926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02320887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02417502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berthemet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03009115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Rowlands" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herveou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Gioia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-sable" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3137-4139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101322151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02417439v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gourv&#232;s-Hayward" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sable" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03686313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lallemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Dickman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Donoe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hembise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03166926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02320887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02417502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berthemet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03009115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Rowlands" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herveou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Gioia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>