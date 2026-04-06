--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -622,472 +622,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are nanomaterials leading to more efficient agriculture? Outputs from 2009 to 2022 research metadata analysis</w:t>
+                <w:t xml:space="preserve">Combusted-diesel additives containing CeO 2 nanomaterials shape methanogenic pathways during sludge digestion and enhance biogas production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Santos</w:t>
+                <w:t xml:space="preserve">Mélanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Montanha</w:t>
+                <w:t xml:space="preserve">Abdoul Karim Kabore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Gomes</w:t>
+                <w:t xml:space="preserve">Anais Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Duran</w:t>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Corrêa</w:t>
+                <w:t xml:space="preserve">Mohammed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 9 (11), pp.4201-4213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1EN01078F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2EN00389A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774435v1</w:t>
+                <w:t xml:space="preserve">hal-04089587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combusted-diesel additives containing CeO 2 nanomaterials shape methanogenic pathways during sludge digestion and enhance biogas production</w:t>
+                <w:t xml:space="preserve">Bacterial Metabolites and Particle Size Determine Cerium Oxide Nanomaterial Biotransformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Karim Kabore</w:t>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Cuny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Barakat</w:t>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2EN00389A⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (23), pp.16838-16847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c05280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089587v1</w:t>
+                <w:t xml:space="preserve">cirad-03938129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Metabolites and Particle Size Determine Cerium Oxide Nanomaterial Biotransformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are nanomaterials leading to more efficient agriculture? Outputs from 2009 to 2022 research metadata analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Auffan</w:t>
+                <w:t xml:space="preserve">M. F. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Proux</w:t>
+                <w:t xml:space="preserve">N. Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+                <w:t xml:space="preserve">C. Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (23), pp.16838-16847. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c05280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1EN01078F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-03938129v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake patterns of critical metals in alpine plant species growing in an unimpaired natural site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1158,1156 +1158,1156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of Indoor Aquatic Mesocosm Experimentations and Data Reusability to Assess the Environmental Risks of Nanomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aquatic mesocosm strategies for the environmental fate and risk assessment of engineered nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Danielle L. Slomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.625201⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (24), pp.16270-16282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c02221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244358v1</w:t>
+                <w:t xml:space="preserve">hal-03468409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnology Potential in Seed Priming for Sustainable Agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SERENADE project : a step forward in the safe by design process of nanomaterials: The benefits of a diverse and interdisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Do Espirito Santo Pereira</w:t>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halley Caixeta Oliveira</w:t>
+                <w:t xml:space="preserve">Camille de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Fernandes Fraceto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Artous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11020267⟩</w:t>
+              <w:t xml:space="preserve">Nano Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.101065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nantod.2020.101065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425983v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SERENADE project : a step forward in the safe by design process of nanomaterials: The benefits of a diverse and interdisciplinary approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanotechnology Potential in Seed Priming for Sustainable Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Artous</w:t>
+                <w:t xml:space="preserve">Anderson Do Espirito Santo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Auplat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Halley Caixeta Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Fernandes Fraceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nantod.2020.101065⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11020267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274485v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic mesocosm strategies for the environmental fate and risk assessment of engineered nanomaterials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armand Masion</w:t>
+                <w:t xml:space="preserve">Evolutionary history expands the range of signaling interactions in hybrid multikinase networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Florence Bitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E Whitworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalaouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c02221⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-91260-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468409v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history expands the range of signaling interactions in hybrid multikinase networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robustness of Indoor Aquatic Mesocosm Experimentations and Data Reusability to Assess the Environmental Risks of Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.625201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-91260-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.625201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251783v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Sunscreen Lifecycle to Minimize Environmental Risk Posed by Nanoparticulate UV-Filters – A Review for Safer-by-Design Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Brousset</w:t>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tella</w:t>
+                <w:t xml:space="preserve">Riccardo Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Morel</w:t>
+                <w:t xml:space="preserve">Danielle Slomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Motellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Pinsino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.00101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065323v1</w:t>
+                <w:t xml:space="preserve">hal-02898213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Sunscreen Lifecycle to Minimize Environmental Risk Posed by Nanoparticulate UV-Filters – A Review for Safer-by-Design Products</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate analysis of the exposure and hazard of ceria nanomaterials in indoor aquatic mesocosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.00101⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.1661 - 1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9en01439j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898213v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of the exposure and hazard of ceria nanomaterials in indoor aquatic mesocosms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (6), pp.1661 - 1669. </w:t>
+              <w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9en01439j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065696v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Assessing Sunscreen Lifecycle to Minimize Environmental Risk Posed by Nanoparticulate UV-Filters – A Review for Safer-by-Design Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Motellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Pinsino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
@@ -2479,90 +2479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of mesocosm testing to a single-step and exposure-driven environmental risk assessment of engineered nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ogilvie Hendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2626,51 +2626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharide coating on environmental collectors affects the affinity and deposition of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Dzumedzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3005,688 +3005,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halotolerant bioanodes: The applied potential modulates the electrochemical characteristics, the biofilm structure and the ratio of the two dominant genera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of structural defects of Ge-imogolite nanotubes on their toxicity towards Pseudomonas brassicacearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Avellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Santaella</w:t>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Marie Bertrand-Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (4), pp.839-846</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898980v1</w:t>
+                <w:t xml:space="preserve">hal-01435949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Ag-NPs in Sewage Sludge after Application on Agricultural Soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Magnin</w:t>
+                <w:t xml:space="preserve">Remote Biodegradation of Ge–Imogolite Nanotubes Controlled by the Iron Homeostasis of Pseudomonas brassicacearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Avellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bertrand-Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50 (4), pp.1759-1768. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b04550⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 50 (14), pp.7791-7798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b01455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426094v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Defines the Effects of Nanoceria at a Low Dose on Soil Microbiota and the Potentiation of Impacts by the Canola Plant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+                <w:t xml:space="preserve">Halotolerant bioanodes: The applied potential modulates the electrochemical characteristics, the biofilm structure and the ratio of the two dominant genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b01056⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427499v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of structural defects of Ge-imogolite nanotubes on their toxicity towards Pseudomonas brassicacearum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Bertrand-Huleux</w:t>
+                <w:t xml:space="preserve">Fate of Ag-NPs in Sewage Sludge after Application on Agricultural Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana E. Pradas Del Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Kaegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Sinnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (4), pp.1759-1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b04550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435949v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Biodegradation of Ge–Imogolite Nanotubes Controlled by the Iron Homeostasis of Pseudomonas brassicacearum</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Defines the Effects of Nanoceria at a Low Dose on Soil Microbiota and the Potentiation of Impacts by the Canola Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Levard</w:t>
+                <w:t xml:space="preserve">Mohamed Hamidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bertrand-Huleux</w:t>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50 (14), pp.7791-7798. </w:t>
+              <w:t xml:space="preserve">, 2016, 50 (13), pp.6892-6901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b01455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b01056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519369v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic dosing of a simulated pond ecosystem in indoor aquatic mesocosms: fate and transport of CeO2 nanoparticles</w:t>
               </w:r>
@@ -3698,51 +3698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3806,103 +3806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2CS: updates of the prokaryotic two-component systems database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E. Whitworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43, pp.D536-D541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3930,295 +3930,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of the Electrochemical Kinetics of High-Salinity-Tolerant Bioanodes with the Structure and Microbial Composition of the Biofilm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Rousseau</w:t>
+                <w:t xml:space="preserve">The Transformation of Pristine and Citrate-Functionalized CeO2 Nanoparticles in a Laboratory Scale Aerobic Activated Sludge Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren E. Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bertrand-Huleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201402153⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (13), pp.7289 - 7296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es404946y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148582v1</w:t>
+                <w:t xml:space="preserve">hal-01086566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transformation of Pristine and Citrate-Functionalized CeO2 Nanoparticles in a Laboratory Scale Aerobic Activated Sludge Reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+                <w:t xml:space="preserve">Correlation of the Electrochemical Kinetics of High-Salinity-Tolerant Bioanodes with the Structure and Microbial Composition of the Biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (13), pp.7289 - 7296. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (11), pp.1966-1975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es404946y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.201402153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086566v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root exudates mediated interactions belowground</w:t>
               </w:r>
@@ -4243,51 +4243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77, pp.69-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4334,90 +4334,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer, Transformation, and Impacts of Ceria Nanomaterials in Aquatic Mesocosms Simulating a Pond Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (16), pp.9004-9013. </w:t>
@@ -4455,90 +4455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptable mesocosm platform for performing integrated assessments of nanomaterial risk in complex environmental systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4628,51 +4628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5125,51 +5125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalaouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fochesato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5419,51 +5419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (8), pp.2150-2163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5627,51 +5627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destabilization of montmorillonite suspensions by Ca2+ and succinoglycan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5776,64 +5776,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a cocktail of nanomaterials on the operation of wastewater treatment plant and the valorization of biosolids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Karim Kabore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6039,90 +6039,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safer by design nanomaterials through environmental genomics (metabarcoding) and metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
@@ -6145,234 +6145,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifecycle and ompact of sunscreens using TiO2 nanomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Safer by design sunscreen using titanium dioxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Hubaud</w:t>
+                <w:t xml:space="preserve">A. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lehmann</w:t>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854193v1</w:t>
+                <w:t xml:space="preserve">ineris-01854345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-SUN for Eco-design of sunscreen using titanium dioxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
@@ -6387,160 +6387,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safer by design sunscreen using titanium dioxide nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Lifecycle and ompact of sunscreens using TiO2 nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lopes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
+                <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.229</w:t>
+              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854345v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and Impacts of nano-CeO2 in an Activated Sludge Bioreactor</w:t>
               </w:r>
@@ -7754,51 +7754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F962B379"/>
+    <w:nsid w:val="A87F9BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7985,51 +7985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-santaella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3878-2733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188863567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7967-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aleksieienko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fernandes Hertel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14111659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estef&#226;nia V.R. Campos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Do E.S. Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna C Do Carmo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Gohari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111688" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montanha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corr&#234;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN01078F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04089587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cuny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barakat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00389A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03938129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05280" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132315" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03244358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.625201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Do Espirito Santo Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Caixeta Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fernandes Fraceto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020267" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Artous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.101065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468409v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02221" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Whitworth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalaouna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91260-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Motellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pinsino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en01439j" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.597861" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01924712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00644j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01978207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.12.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dzumedzey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2016.12.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schwab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01133" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F Auffan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Montes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02397" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.06.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana E. Pradas Del Real" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magnin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04550" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01056" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519369v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01455" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Whitworth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku968" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402153" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E. Barton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404946y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.06.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057470v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allainmat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500216t" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973870v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222356" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auffan M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452734v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045326" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610494v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barakat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fochesato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00411-11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497692v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Lodhi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000521-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schu&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01650.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gateau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.051813" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bihannic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033820087" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cuny" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Slomberg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catalano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854203v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854345v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barton L." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison A." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivi L." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827281v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gott&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127025v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44873-8_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164448v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Unrine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tsyusko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bresin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Baynast" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-santaella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3878-2733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188863567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7967-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aleksieienko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fernandes Hertel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14111659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estef&#226;nia V.R. Campos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Do E.S. Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna C Do Carmo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Gohari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111688" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04089587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cuny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barakat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00389A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03938129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05280" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montanha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Gomes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corr&#234;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN01078F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132315" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02221" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Artous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.101065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Do Espirito Santo Pereira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Caixeta Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fernandes Fraceto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020267" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Whitworth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalaouna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91260-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03244358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.625201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Motellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pinsino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en01439j" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.597861" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01924712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00644j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01978207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.12.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dzumedzey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2016.12.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schwab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01133" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F Auffan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Montes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02397" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01455" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898980v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.06.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana E. Pradas Del Real" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magnin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04550" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01056" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Whitworth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku968" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E. Barton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404946y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402153" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.06.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057470v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allainmat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500216t" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973870v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222356" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auffan M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452734v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045326" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610494v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barakat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fochesato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00411-11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497692v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Lodhi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000521-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schu&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01650.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gateau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.051813" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bihannic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033820087" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cuny" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Slomberg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catalano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854345v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854203v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854193v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barton L." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison A." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivi L." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827281v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gott&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127025v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44873-8_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164448v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Unrine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tsyusko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bresin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Baynast" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>