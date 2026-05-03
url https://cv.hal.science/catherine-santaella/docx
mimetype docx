--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -622,472 +622,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combusted-diesel additives containing CeO 2 nanomaterials shape methanogenic pathways during sludge digestion and enhance biogas production</w:t>
+                <w:t xml:space="preserve">Are nanomaterials leading to more efficient agriculture? Outputs from 2009 to 2022 research metadata analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Auffan</w:t>
+                <w:t xml:space="preserve">E. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Karim Kabore</w:t>
+                <w:t xml:space="preserve">G. Montanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Cuny</w:t>
+                <w:t xml:space="preserve">M. F. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+                <w:t xml:space="preserve">N. Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Barakat</w:t>
+                <w:t xml:space="preserve">C. Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9 (11), pp.4201-4213. </w:t>
+              <w:t xml:space="preserve">, 2022, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2EN00389A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1EN01078F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089587v1</w:t>
+                <w:t xml:space="preserve">hal-03774435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Metabolites and Particle Size Determine Cerium Oxide Nanomaterial Biotransformation</w:t>
+                <w:t xml:space="preserve">Combusted-diesel additives containing CeO 2 nanomaterials shape methanogenic pathways during sludge digestion and enhance biogas production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Collin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Proux</w:t>
+                <w:t xml:space="preserve">Abdoul Karim Kabore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+                <w:t xml:space="preserve">Anais Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c05280⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), pp.4201-4213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2EN00389A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-03938129v1</w:t>
+                <w:t xml:space="preserve">hal-04089587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are nanomaterials leading to more efficient agriculture? Outputs from 2009 to 2022 research metadata analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial Metabolites and Particle Size Determine Cerium Oxide Nanomaterial Biotransformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Gomes</w:t>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Duran</w:t>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Corrêa</w:t>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022, </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (23), pp.16838-16847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1EN01078F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c05280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774435v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-03938129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake patterns of critical metals in alpine plant species growing in an unimpaired natural site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1158,412 +1158,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic mesocosm strategies for the environmental fate and risk assessment of engineered nanomaterials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SERENADE project : a step forward in the safe by design process of nanomaterials: The benefits of a diverse and interdisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle L. Slomberg</w:t>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nassar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Santaella</w:t>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Masion</w:t>
+                <w:t xml:space="preserve">Camille de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Artous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c02221⟩</w:t>
+              <w:t xml:space="preserve">Nano Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.101065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nantod.2020.101065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468409v1</w:t>
+                <w:t xml:space="preserve">hal-03274485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SERENADE project : a step forward in the safe by design process of nanomaterials: The benefits of a diverse and interdisciplinary approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanotechnology Potential in Seed Priming for Sustainable Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">Anderson Do Espirito Santo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Artous</w:t>
+                <w:t xml:space="preserve">Halley Caixeta Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Auplat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leonardo Fernandes Fraceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37, pp.101065. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nantod.2020.101065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11020267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274485v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnology Potential in Seed Priming for Sustainable Agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aquatic mesocosm strategies for the environmental fate and risk assessment of engineered nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Do Espirito Santo Pereira</w:t>
+                <w:t xml:space="preserve">Danielle L. Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halley Caixeta Oliveira</w:t>
+                <w:t xml:space="preserve">Mohammad Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Fernandes Fraceto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.267. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (24), pp.16270-16282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11020267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c02221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425983v1</w:t>
+                <w:t xml:space="preserve">hal-03468409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history expands the range of signaling interactions in hybrid multikinase networks</w:t>
               </w:r>
@@ -1683,103 +1683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of Indoor Aquatic Mesocosm Experimentations and Data Reusability to Assess the Environmental Risks of Nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nassar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.625201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1807,507 +1807,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Sunscreen Lifecycle to Minimize Environmental Risk Posed by Nanoparticulate UV-Filters – A Review for Safer-by-Design Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Labille</w:t>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Catalano</w:t>
+                <w:t xml:space="preserve">M Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Slomberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Pinsino</w:t>
+                <w:t xml:space="preserve">E Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.00101⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898213v1</w:t>
+                <w:t xml:space="preserve">hal-03065323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analysis of the exposure and hazard of ceria nanomaterials in indoor aquatic mesocosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nassar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (6), pp.1661 - 1669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9en01439j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Santaella</w:t>
+                <w:t xml:space="preserve">Assessing Sunscreen Lifecycle to Minimize Environmental Risk Posed by Nanoparticulate UV-Filters – A Review for Safer-by-Design Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Brousset</w:t>
+                <w:t xml:space="preserve">Danielle Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tella</w:t>
+                <w:t xml:space="preserve">Sylvie Motellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Morel</w:t>
+                <w:t xml:space="preserve">Annalisa Pinsino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.00101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065323v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Assessing Sunscreen Lifecycle to Minimize Environmental Risk Posed by Nanoparticulate UV-Filters – A Review for Safer-by-Design Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Motellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Pinsino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
@@ -2479,90 +2479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of mesocosm testing to a single-step and exposure-driven environmental risk assessment of engineered nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ogilvie Hendren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2607,494 +2607,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide coating on environmental collectors affects the affinity and deposition of nanoparticles</w:t>
+                <w:t xml:space="preserve">Evidence that Soil Properties and Organic Coating Drive the Phytoavailability of Cerium Oxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliya Dzumedzey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Labille</w:t>
+                <w:t xml:space="preserve">Clement Layet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
+                <w:t xml:space="preserve">Mélanie F Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Moreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Chevassus-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (17), pp.9756-9764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765449v1</w:t>
+                <w:t xml:space="preserve">hal-01654604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle Uptake in Plants: Gold Nanomaterial Localized in Roots of Arabidopsis thaliana by X-Ray Computed Nanotomography and Hyperspectral Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polysaccharide coating on environmental collectors affects the affinity and deposition of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Schwab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armand Masion</w:t>
+                <w:t xml:space="preserve">Yuliya Dzumedzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51, pp.8692-8691. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.83-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b01133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566237v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that Soil Properties and Organic Coating Drive the Phytoavailability of Cerium Oxide Nanoparticles</w:t>
+                <w:t xml:space="preserve">Nanoparticle Uptake in Plants: Gold Nanomaterial Localized in Roots of Arabidopsis thaliana by X-Ray Computed Nanotomography and Hyperspectral Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Layet</w:t>
+                <w:t xml:space="preserve">Astrid Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie F Auffan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Santaella</w:t>
+                <w:t xml:space="preserve">Fabienne Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chevassus-Rosset</w:t>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Montes</w:t>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 51 (17), pp.9756-9764. </w:t>
+              <w:t xml:space="preserve">, 2017, 51, pp.8692-8691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b01133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654604v1</w:t>
+                <w:t xml:space="preserve">hal-01566237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of structural defects of Ge-imogolite nanotubes on their toxicity towards Pseudomonas brassicacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bertrand-Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3136,77 +3136,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Biodegradation of Ge–Imogolite Nanotubes Controlled by the Iron Homeostasis of Pseudomonas brassicacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,51 +3590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (13), pp.6892-6901. </w:t>
@@ -3698,51 +3698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,51 +3949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transformation of Pristine and Citrate-Functionalized CeO2 Nanoparticles in a Laboratory Scale Aerobic Activated Sludge Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren E. Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bertrand-Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4334,90 +4334,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer, Transformation, and Impacts of Ceria Nanomaterials in Aquatic Mesocosms Simulating a Pond Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (16), pp.9004-9013. </w:t>
@@ -4449,295 +4449,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptable mesocosm platform for performing integrated assessments of nanomaterial risk in complex environmental systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aged TiO2-Based Nanocomposite Used in Sunscreens Produces Singlet Oxygen under Long-Wave UV and Sensitizes Escherichia coli to Cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paillès</w:t>
+                <w:t xml:space="preserve">B. Allainmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep05608⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.5245-5253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es500216t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426264v1</w:t>
+                <w:t xml:space="preserve">hal-01057470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aged TiO2-Based Nanocomposite Used in Sunscreens Produces Singlet Oxygen under Long-Wave UV and Sensitizes Escherichia coli to Cadmium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An adaptable mesocosm platform for performing integrated assessments of nanomaterial risk in complex environmental systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Labille</w:t>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48, pp.5245-5253. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es500216t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep05608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057470v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Responses of Root Border-Like Cells of Arabidopsis and Flax to Pathogen-Derived Elicitors</w:t>
               </w:r>
@@ -5627,51 +5627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destabilization of montmorillonite suspensions by Ca2+ and succinoglycan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5776,64 +5776,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a cocktail of nanomaterials on the operation of wastewater treatment plant and the valorization of biosolids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Karim Kabore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6039,51 +6039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safer by design nanomaterials through environmental genomics (metabarcoding) and metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6151,51 +6151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safer by design sunscreen using titanium dioxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,51 +6276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-SUN for Eco-design of sunscreen using titanium dioxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6401,51 +6401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifecycle and ompact of sunscreens using TiO2 nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7754,51 +7754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A87F9BFC"/>
+    <w:nsid w:val="D4979FCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7985,51 +7985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-santaella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3878-2733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188863567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7967-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aleksieienko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fernandes Hertel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14111659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estef&#226;nia V.R. Campos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Do E.S. Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna C Do Carmo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Gohari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111688" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04089587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cuny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barakat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00389A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03938129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05280" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montanha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Gomes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corr&#234;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN01078F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132315" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02221" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Artous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.101065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Do Espirito Santo Pereira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Caixeta Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fernandes Fraceto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020267" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Whitworth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalaouna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91260-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03244358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.625201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Motellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pinsino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en01439j" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.597861" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01924712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00644j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01978207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.12.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dzumedzey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2016.12.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schwab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01133" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F Auffan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Montes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02397" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01455" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898980v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.06.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana E. Pradas Del Real" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magnin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04550" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01056" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Whitworth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku968" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E. Barton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404946y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402153" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.06.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057470v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allainmat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500216t" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973870v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222356" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auffan M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452734v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045326" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610494v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barakat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fochesato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00411-11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497692v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Lodhi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000521-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schu&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01650.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gateau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.051813" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bihannic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033820087" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cuny" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Slomberg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catalano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854345v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854203v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854193v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barton L." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison A." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivi L." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827281v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gott&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127025v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44873-8_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164448v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Unrine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tsyusko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bresin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Baynast" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-santaella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3878-2733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188863567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7967-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aleksieienko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fernandes Hertel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14111659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estef&#226;nia V.R. Campos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Do E.S. Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna C Do Carmo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Gohari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111688" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montanha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corr&#234;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN01078F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04089587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cuny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barakat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00389A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03938129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05280" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132315" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274485v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Artous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.101065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Do Espirito Santo Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Caixeta Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fernandes Fraceto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020267" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02221" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Whitworth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalaouna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91260-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03244358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.625201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en01439j" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Motellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pinsino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.597861" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01924712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00644j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01978207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.12.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F Auffan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Montes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02397" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dzumedzey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2016.12.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schwab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01133" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01455" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898980v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.06.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana E. Pradas Del Real" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magnin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04550" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01056" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Whitworth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku968" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E. Barton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404946y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402153" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.06.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057470v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allainmat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500216t" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973870v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222356" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auffan M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452734v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045326" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610494v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barakat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fochesato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00411-11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497692v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Lodhi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000521-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schu&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01650.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gateau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.051813" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bihannic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033820087" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cuny" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Slomberg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catalano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854345v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854203v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854193v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barton L." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison A." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivi L." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827281v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gott&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127025v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44873-8_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164448v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Unrine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tsyusko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bresin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Baynast" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>