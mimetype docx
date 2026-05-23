--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,7699 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7648 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Santaella </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-santaella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3878-2733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188863567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=cChzMUsAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-7967-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior and fate of ITER-like tungsten nanoparticles in freshwater ecosystems produced during operation and maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 488, pp.137201. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.137201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-gradient-derived bacterial synthetic communities enhance drought tolerance in Quercus pubescens and Sorbus domestica seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Aleksieienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fernandes Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Légeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (11), pp.1659. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants14111659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulated plant growth regulators and associative microorganisms: Nature-based solutions to mitigate the effects of climate change on plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefânia V.R. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Do E.S. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Aleksieienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna C Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Gohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 331, pp.111688. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2023.111688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combusted-diesel additives containing CeO 2 nanomaterials shape methanogenic pathways during sludge digestion and enhance biogas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Karim Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfat Amin Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (11), pp.4201-4213. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2EN00389A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Metabolites and Particle Size Determine Cerium Oxide Nanomaterial Biotransformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (23), pp.16838-16847. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c05280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-03938129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are nanomaterials leading to more efficient agriculture? Outputs from 2009 to 2022 research metadata analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1EN01078F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake patterns of critical metals in alpine plant species growing in an unimpaired natural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dentant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287 (4), pp.132315. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Indoor Aquatic Mesocosm Experimentations and Data Reusability to Assess the Environmental Risks of Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.625201. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2021.625201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic mesocosm strategies for the environmental fate and risk assessment of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (24), pp.16270-16282. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c02221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SERENADE project : a step forward in the safe by design process of nanomaterials: The benefits of a diverse and interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.101065. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nantod.2020.101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology Potential in Seed Priming for Sustainable Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Do Espirito Santo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halley Caixeta Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Fernandes Fraceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.267. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history expands the range of signaling interactions in hybrid multikinase networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Florence Bitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Whitworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalaouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-91260-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Sunscreen Lifecycle to Minimize Environmental Risk Posed by Nanoparticulate UV-Filters – A Review for Safer-by-Design Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Motellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Pinsino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of the exposure and hazard of ceria nanomaterials in indoor aquatic mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (6), pp.1661 - 1669. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9en01439j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Assessing Sunscreen Lifecycle to Minimize Environmental Risk Posed by Nanoparticulate UV-Filters – A Review for Safer-by-Design Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Motellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Pinsino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.597861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoavailability of silver at predicted environmental concentrations: does the initial ionic or nanoparticulate form matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevassus-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.127-135. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8en00644j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of mesocosm testing to a single-step and exposure-driven environmental risk assessment of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ogilvie Hendren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.66-69. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharide coating on environmental collectors affects the affinity and deposition of nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dzumedzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.83-91. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Uptake in Plants: Gold Nanomaterial Localized in Roots of Arabidopsis thaliana by X-Ray Computed Nanotomography and Hyperspectral Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.8692-8691. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b01133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that Soil Properties and Organic Coating Drive the Phytoavailability of Cerium Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie F Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevassus-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (17), pp.9756-9764. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Defines the Effects of Nanoceria at a Low Dose on Soil Microbiota and the Potentiation of Impacts by the Canola Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (13), pp.6892-6901. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b01056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Ag-NPs in Sewage Sludge after Application on Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana E. Pradas Del Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Kaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (4), pp.1759-1768. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b04550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halotolerant bioanodes: The applied potential modulates the electrochemical characteristics, the biofilm structure and the ratio of the two dominant genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.24-32. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of structural defects of Ge-imogolite nanotubes on their toxicity towards Pseudomonas brassicacearum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bertrand-Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.839-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Biodegradation of Ge–Imogolite Nanotubes Controlled by the Iron Homeostasis of Pseudomonas brassicacearum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bertrand-Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (14), pp.7791-7798. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b01455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dosing of a simulated pond ecosystem in indoor aquatic mesocosms: fate and transport of CeO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (6), pp.653-663. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5en00092k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2CS: updates of the prokaryotic two-component systems database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E. Whitworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.D536-D541. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transformation of Pristine and Citrate-Functionalized CeO2 Nanoparticles in a Laboratory Scale Aerobic Activated Sludge Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren E. Barton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bertrand-Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (13), pp.7289 - 7296. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es404946y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of the Electrochemical Kinetics of High-Salinity-Tolerant Bioanodes with the Structure and Microbial Composition of the Biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (11), pp.1966-1975. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201402153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root exudates mediated interactions belowground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feth El Zahar Haichar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer, Transformation, and Impacts of Ceria Nanomaterials in Aquatic Mesocosms Simulating a Pond Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (16), pp.9004-9013. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501641b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptable mesocosm platform for performing integrated assessments of nanomaterial risk in complex environmental systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep05608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aged TiO2-Based Nanocomposite Used in Sunscreens Produces Singlet Oxygen under Long-Wave UV and Sensitizes Escherichia coli to Cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allainmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.5245-5253. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es500216t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Responses of Root Border-Like Cells of Arabidopsis and Flax to Pathogen-Derived Elicitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Kiefer-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Follet-Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 163 (4), pp.1584-1597. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.113.222356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing an ecosystem to measure nanoparticle impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auffan M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 347, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metallic and metal oxide nanoparticles in aquatic and terrestrial food chains. Biomarkers responses in invertebrates and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 ( 3-7), pp.181-203. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of a Beneficial Plant Root-Associated Bacterium, Pseudomonas brassicacearum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lalaouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fochesato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (12), pp.3146-3146. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00411-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizobium alamii sp. nov., an exopolysaccharide-producing species isolated from legume and non-legume rhizospheres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Lodhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Brandelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Roncato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (Pt 2), pp.367-72. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.000521-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exopolysaccharide of Rhizobium sp. YAS34 is not necessary for biofilm formation on Arabidopsis thaliana and Brassica napus roots but contributes to root colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Heulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.2150-2163. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01650.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root border-like cells of Arabidopsis. microscopical characterization and role in the interaction with rhizobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Vicré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 138 (2), pp.998-1008. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.104.051813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization of montmorillonite suspensions by Ca2+ and succinoglycan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Bihannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (2), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/0009855033820087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a cocktail of nanomaterials on the operation of wastewater treatment plant and the valorization of biosolids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfat Amin Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Karim Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cnano2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising the risk posed by TiO2 nanomaterials used in sunscreen throughout the entire product lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Motellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safer by design nanomaterials through environmental genomics (metabarcoding) and metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecycle and ompact of sunscreens using TiO2 nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-SUN for Eco-design of sunscreen using titanium dioxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safer by design sunscreen using titanium dioxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and Impacts of nano-CeO2 in an Activated Sludge Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barton L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auffan M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivi L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Firenze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité végétale : Implication des cellules de la racine dans la défense des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GRR VATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacement de bactéries en milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque : ECCO Ecosphère continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant immunity: Investigation of root border-like cells (BLC) of flax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of root border cells in plant defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ième Journées de l’Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité végétale : implication des cellules bordantes de la racine dans la défense des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIième Journée IFRMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of Nanoenabled Agrochemicals with Soil Microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Plancot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanopesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.137-163, 2020, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44873-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology principles for manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Unrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giamberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga V. Tsyusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental nanotechnology. Applications and impacts of nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGraw Hill Education, pp.141-172, 2017, Environmental nanotechnology. Applications and impacts of nanomaterials, 978-0-07-182844-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production industrielle d'un polysaccharide bactérien luttant contre le stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bresin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Baynast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TI Paris, pp.1-7, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7754,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4979FCD"/>
+    <w:nsid w:val="9386F575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7985,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-santaella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3878-2733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188863567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7967-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aleksieienko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fernandes Hertel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14111659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estef&#226;nia V.R. Campos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Do E.S. Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna C Do Carmo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Gohari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111688" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montanha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corr&#234;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN01078F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04089587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cuny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barakat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00389A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03938129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05280" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132315" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274485v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Artous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.101065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Do Espirito Santo Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Caixeta Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fernandes Fraceto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020267" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02221" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Whitworth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalaouna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91260-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03244358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.625201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en01439j" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Motellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pinsino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.597861" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01924712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00644j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01978207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.12.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F Auffan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Montes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02397" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dzumedzey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2016.12.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schwab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01133" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01455" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898980v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.06.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana E. Pradas Del Real" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magnin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04550" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01056" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Whitworth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku968" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E. Barton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404946y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402153" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.06.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057470v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allainmat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500216t" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973870v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222356" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auffan M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452734v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045326" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610494v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barakat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fochesato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00411-11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497692v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Lodhi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000521-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schu&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01650.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gateau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.051813" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bihannic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033820087" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cuny" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Slomberg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catalano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854345v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854203v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854193v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barton L." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison A." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivi L." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827281v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gott&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127025v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064899v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44873-8_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164448v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Unrine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tsyusko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352507v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bresin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Baynast" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-santaella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3878-2733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188863567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=cChzMUsAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7967-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aleksieienko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fernandes Hertel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Castro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;geret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14111659" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estef&#226;nia V.R. Campos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Do E.S. Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna C Do Carmo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Gohari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111688" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04089587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cuny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barakat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN00389A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03938129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05280" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montanha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Gomes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corr&#234;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN01078F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132315" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03244358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.625201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02221" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Artous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.101065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Do Espirito Santo Pereira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Caixeta Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fernandes Fraceto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020267" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Whitworth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalaouna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91260-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Motellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Pinsino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en01439j" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.597861" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01924712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Layet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00644j" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01978207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.12.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765449v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dzumedzey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2016.12.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schwab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01133" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F Auffan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Montes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02397" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01056" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana E. Pradas Del Real" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magnin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04550" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898980v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.06.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435949v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01455" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229516v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Whitworth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku968" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E. Barton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404946y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402153" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.06.017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057470v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allainmat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500216t" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973870v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plancot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kiefer-Meyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Follet-Gueye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222356" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auffan M." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452734v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045326" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barakat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fochesato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00411-11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497692v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Lodhi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000521-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schu&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01650.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311209v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gateau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.051813" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519551v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thomas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bihannic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033820087" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539370v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cuny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Slomberg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Catalano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motellier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540509v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854345v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307816v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barton L." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison A." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivi L." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121336v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827281v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127051v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mollet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gott&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127025v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064899v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44873-8_6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164448v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Unrine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tsyusko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bresin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Baynast" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>