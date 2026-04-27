--- v0 (2026-03-15)
+++ v1 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.43119266055px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Scheer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5929-9401</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164317406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encountering Universals in Cambodia and Indonesia—Translations Across Historical Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Emde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (2), pp.73-85. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2025.2478993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambodia, a Model of Multilingual Education? Past and Present Perspectives on Teaching Indigenous Minority Languages in a Khmer Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.27-60. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147jn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Astrid Norén-Nilsson, Amalinda Savirani &amp; Anders Uhlin, éd., Civil Society Elites: Field Studies from Cambodia and Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134xc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern soldiers: Overshadowed Bunong highlandersin the Khmer Republic's army, 1970-75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Ian G. Baird, Rise of the Brao : Ethnic Minorities in Northeastern Cambodia during Vietnamese Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.Moussons, 38, 253-256. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guardians of the forest or evil spirits? Unsettling politicized ontologies in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Ethnologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.489-503. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/amet.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jonathan Padwe Disturbed Forests, Fragmented Memories : Jarai and Other Lives in the Cambodian Highlands (Washington : University of Washington Press, 2020), 256 p. Péninsule, 2020, n°80, pp. 195-200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating religion and development: Emerging perspectives from critical ethnographies of Faith-Based Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bolotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Chrétiens évangéliques d’Asie du Sud-Est. Expériences locales d’une ferveur conquérante, édité par Pascal Bourdeaux and Jérémy Jammes. 2016. Rennes : Presses Universitaires de Rennes. 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social sciences and missions/Sciences sociales et missions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour de terrain: Les Bunong protestants de Bu Sra, commune pluri-religieuse des hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AFRASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79-80, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmers et autochtones : Des études orientalistes aux idéologies ethno-nationalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.95-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the spirits are angry, God gains in popularity: Exploring the emergence of Bunong Protestantism in the Highlands of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving Indigenous Lands through Heritage-Making: Reflections from an ongoing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation and Indigenous Land Titling in Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Leemann; Cari Tusing, Jun 2025, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallying the spirits and other more-than-humans: Reflections from Cambodia on the study of indigenous rights movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positioning Southeast Asia in Global Social Movements Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tuwanont Phattharathanasut; Claudia Derichs, Jul 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuir les Khmers Rouges et les bombes américaines (1969-75) : Itinéraires de guerre d’habitants des hauts plateaux du Centre à la lumière du témoignage de Jean Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités en Asie au prisme des sources des MEP (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRFA; EFEO, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From burned bulldozers to the court of Nanterre: Bunong indigenous peasants from Cambodia on a quest for justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demands for justice and responses to socio-spatial and environmental injustice in the global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William's Daré; Stephen Huard; Philippe Lavigne Delville; Eric Léonard; Tania Murray Li, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Âmes du riz sous pression: Réflexions de paysans bunongs face à l’expansion d’une agriculture commerciale sur les hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de Siem Reap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, EFEO Siem Reap, Cambodge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining indigenous, becoming global: Activist trajectories and challenges on Cambodia’s margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial EASA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Barcelona, Jul 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From murderer to hero: Memory politics in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Series on History and Memory in East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Petit; Lisa Richaud, Apr 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested spirit relations: Cambodian highland Protestants at the crossroads of indigenous activism and Christian reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire New Animisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosalie Stolz, May 2023, Freie Universität Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Âmes du riz sous pression: Réflexions de paysans bunongs face à l’expansion d’une agriculture commerciale sur les hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Les relations humains/non-humains à la mesure de l’expansion des pratiques agricoles productivistes en Inde et en Asie du Sud-Est”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, EFEO Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the ‘hill tribes’: Missionary depictions of Northern Thailand’s highland inhabitants (1950s-1980s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Visions of the Past: Documenting, managing, and studying early sources in the digital era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Sirindhorn Anthropology Centre, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red soil, rubber and indigenous rights: Land conflicts in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Geopolitics of Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe Bolotta, Apr 2022, Departement of Asian and North African Studies, Ca’Foscari University Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des relations au monde controversées : Une minorité ethnique du Cambodge entre politiques autochtones et enseignements missionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Écoles Françaises de l’Étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Institut français d’archéologie orientale, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Als andere den Wald von Bu Cheeng assen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anna Tsing: Leben auf einembeschädigtenPlaneten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moritz Gansen, Feb 2022, InstitutfürKulturwissenschaft der Humboldt Universität, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigéniser le protestantisme bunong : Les habitants des hauts plateaux du Cambodge entre rupture et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen Huard, May 2022, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of rights and spirits: Cambodian Highland Protestants at the crossroads of indigenous activism and Christian reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Series Social Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, InstitutfürSozialanthropologie und EmpirischeKulturwissenschaft, Universität Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dieux-esprits en débat: Articuler réforme protestante et activisme autochtone sur les hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’anthropologie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Université Jean Jaurès, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allying across difference to defend the land: Challenges in the struggle for indigenous rights in and beyond Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Standards of Decision-making across cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominik Müller et Alexander Horstmann, Nov 2021, Friedrich-Alexander University Erlangen-Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red soil, rubber and indigenous rights: Land conflicts in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Geopolitics of Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe Bolotta, Mar 2021, Departement of Asian and North African Studies, Ca’Foscari University Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l’histoire : Exemples sud-est asiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arthur Cessou, Nov 2020, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldats subalternes : Le combat méconnu de montagnards bunongs sous la République Khmère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arthur Cessou, Nov 2020, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand il ne reste plus assez de forêt à manger : Les Bunongs face au défi de règlementation du défrichement sur les hauts plateaux du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Langue, histoire et sources textuelles du Cambodge ancien et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Bourdonneau, Grégory Mikaelian et Joseph Thach, Jun 2019, EHESS/INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missionaries of multilingual education: Christian experts, UNESCO guidelines and Cambodian policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion in the age of development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asia Research Institute, National University of Singapore, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to speak about Indigenous Movements (as a Non-Indigenous Anthropologist)? Between engaged reification and distant critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Being Anthropologists in the time of disruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendications autochtones, représentations savantes : L’influence d’études orientalistes et anthropologiques au sein d’une minorité du Cambodge en quête de droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amandine Dabat, Nov 2018, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested Ontologies: Navigating indigenous rights and reformist sermons in Cambodia’s highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Institute fürEthnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Universität Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian policy-shapers at the UN : Building networks through multi-lingual education in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charitable Faiths : NGOs and Religion in Asia (Institute on Culture, Religion and World Affairs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la “vie nouvelle” devient problématique: les Bunong protestants confrontés à l’expansion de l’économie de marché sur les hautes terres cambodgiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CASE Anciennes et nouvelles élites en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanina Bouté, Rémy Madinier et Jérôme Samuel, Apr 2017, EHESS (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anthropological perspective on spheres of ideologies in relation to indigenous languages in Cambodia & Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Linguistics of Endangered Languages: Profiles, Post-Vernacularity and Revitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de christianisation chez les Bunongs du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ethnologie de l’Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Labbé, Sep 2017, Manusastra – Université Royaledes Beaux-Arts, Phnom Penh, Cambodge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encountering Universals in Cambodia and Indonesia—Translations Across Historical Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Emde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encountering Universals in Cambodia and Indonesia--Translations Across Historical Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Emde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaged Research in Contemporary Southeast Asia: Scholar-Activist Reflections on a Fraught Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mission of Development: Religion and Techno-Politics in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Fountain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2018, 978-90-04-35908-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mission of Development: Religion and Techno-Politics in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Fountain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2018, 9004359087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian NGOs: From Marginal Liberation Theologists to Regional Policy-Shapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Facel; Elsa Lafaye de Micheaux; Astrid Norén-Nilsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Political Norms in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, pp.103 - 119, 2024, 978-981-99-9654-4. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-9655-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectoral dialogues with social movements in Southeast Asia: translating values, affects, and practices in a polymorphic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Anaïs Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mark Baysa-Barredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bolotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research Methods and Applications for Social Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.102-114, 2024, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803922027.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development’s Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Scheer; Philip Fountain; Michael Feener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mission of Development: Religion and Techno-Politics in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Life in an expanding market economy : Moral issues among Cambodia's highland Protestants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Religiosities, Modern Capitalism, and Moral Complexities in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, pp.65-88, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Life in an expanding market economy : Moral issues among Cambodia’s highland Protestants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaël Njoto-Feillard; Juliette Koning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Religiosities, Modern Capitalism and Moral Complexities in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian NGOs and 'indigenous cultures': On the morphing of missionary work among a Cambodian highland minority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Section Introduction: Engaged Research in Contemporary Southeast Asia: Scholar-Activist Reflections on a Fraught Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprising Testimonies. Retracing the trajectories of highland minority refugee-soldiers under the Khmer Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">តូចតាច៖ កូ នទាហានពូនង នៃ កងទ័ព សាធារណរដ្ឋ ខ្មែរ (១៩៧០ -១៩៧៥)ខដល គេ គមីល រំលង</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheaktra Suon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian NGOs and ‘indigenous cultures’ : on the morphing of missionary work among a Cambodian highland minority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intersection d'entreprises de christianisation et de développement dans les régions montagneuses de l'Asie du Sud-Est, entretien avec Catherine Scheer (EFEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.43119266055px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Scheer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5929-9401</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164317406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encountering Universals in Cambodia and Indonesia—Translations Across Historical Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Emde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (2), pp.73-85. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2025.2478993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambodia, a Model of Multilingual Education? Past and Present Perspectives on Teaching Indigenous Minority Languages in a Khmer Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.27-60. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147jn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Astrid Norén-Nilsson, Amalinda Savirani &amp; Anders Uhlin, éd., Civil Society Elites: Field Studies from Cambodia and Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134xc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern soldiers: Overshadowed Bunong highlandersin the Khmer Republic's army, 1970-75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Ian G. Baird, Rise of the Brao : Ethnic Minorities in Northeastern Cambodia during Vietnamese Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.Moussons, 38, 253-256. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guardians of the forest or evil spirits? Unsettling politicized ontologies in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Ethnologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.489-503. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/amet.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jonathan Padwe Disturbed Forests, Fragmented Memories : Jarai and Other Lives in the Cambodian Highlands (Washington : University of Washington Press, 2020), 256 p. Péninsule, 2020, n°80, pp. 195-200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating religion and development: Emerging perspectives from critical ethnographies of Faith-Based Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bolotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Chrétiens évangéliques d’Asie du Sud-Est. Expériences locales d’une ferveur conquérante, édité par Pascal Bourdeaux and Jérémy Jammes. 2016. Rennes : Presses Universitaires de Rennes. 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social sciences and missions/Sciences sociales et missions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmers et autochtones : Des études orientalistes aux idéologies ethno-nationalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.95-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour de terrain: Les Bunong protestants de Bu Sra, commune pluri-religieuse des hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AFRASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79-80, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the spirits are angry, God gains in popularity: Exploring the emergence of Bunong Protestantism in the Highlands of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving Indigenous Lands through Heritage-Making: Reflections from an ongoing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation and Indigenous Land Titling in Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Leemann; Cari Tusing, Jun 2025, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallying the spirits and other more-than-humans: Reflections from Cambodia on the study of indigenous rights movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positioning Southeast Asia in Global Social Movements Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tuwanont Phattharathanasut; Claudia Derichs, Jul 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuir les Khmers Rouges et les bombes américaines (1969-75) : Itinéraires de guerre d’habitants des hauts plateaux du Centre à la lumière du témoignage de Jean Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités en Asie au prisme des sources des MEP (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRFA; EFEO, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Âmes du riz sous pression: Réflexions de paysans bunongs face à l’expansion d’une agriculture commerciale sur les hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de Siem Reap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, EFEO Siem Reap, Cambodge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining indigenous, becoming global: Activist trajectories and challenges on Cambodia’s margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial EASA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Barcelona, Jul 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From murderer to hero: Memory politics in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Series on History and Memory in East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Petit; Lisa Richaud, Apr 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From burned bulldozers to the court of Nanterre: Bunong indigenous peasants from Cambodia on a quest for justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demands for justice and responses to socio-spatial and environmental injustice in the global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William's Daré; Stephen Huard; Philippe Lavigne Delville; Eric Léonard; Tania Murray Li, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the ‘hill tribes’: Missionary depictions of Northern Thailand’s highland inhabitants (1950s-1980s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Visions of the Past: Documenting, managing, and studying early sources in the digital era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Sirindhorn Anthropology Centre, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested spirit relations: Cambodian highland Protestants at the crossroads of indigenous activism and Christian reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire New Animisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosalie Stolz, May 2023, Freie Universität Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Âmes du riz sous pression: Réflexions de paysans bunongs face à l’expansion d’une agriculture commerciale sur les hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Les relations humains/non-humains à la mesure de l’expansion des pratiques agricoles productivistes en Inde et en Asie du Sud-Est”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, EFEO Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red soil, rubber and indigenous rights: Land conflicts in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Geopolitics of Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe Bolotta, Apr 2022, Departement of Asian and North African Studies, Ca’Foscari University Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des relations au monde controversées : Une minorité ethnique du Cambodge entre politiques autochtones et enseignements missionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Écoles Françaises de l’Étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Institut français d’archéologie orientale, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Als andere den Wald von Bu Cheeng assen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anna Tsing: Leben auf einembeschädigtenPlaneten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moritz Gansen, Feb 2022, InstitutfürKulturwissenschaft der Humboldt Universität, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigéniser le protestantisme bunong : Les habitants des hauts plateaux du Cambodge entre rupture et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen Huard, May 2022, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of rights and spirits: Cambodian Highland Protestants at the crossroads of indigenous activism and Christian reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Series Social Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, InstitutfürSozialanthropologie und EmpirischeKulturwissenschaft, Universität Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dieux-esprits en débat: Articuler réforme protestante et activisme autochtone sur les hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’anthropologie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Université Jean Jaurès, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allying across difference to defend the land: Challenges in the struggle for indigenous rights in and beyond Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Standards of Decision-making across cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominik Müller et Alexander Horstmann, Nov 2021, Friedrich-Alexander University Erlangen-Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red soil, rubber and indigenous rights: Land conflicts in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Geopolitics of Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe Bolotta, Mar 2021, Departement of Asian and North African Studies, Ca’Foscari University Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldats subalternes : Le combat méconnu de montagnards bunongs sous la République Khmère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arthur Cessou, Nov 2020, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l’histoire : Exemples sud-est asiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arthur Cessou, Nov 2020, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand il ne reste plus assez de forêt à manger : Les Bunongs face au défi de règlementation du défrichement sur les hauts plateaux du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Langue, histoire et sources textuelles du Cambodge ancien et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Bourdonneau, Grégory Mikaelian et Joseph Thach, Jun 2019, EHESS/INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to speak about Indigenous Movements (as a Non-Indigenous Anthropologist)? Between engaged reification and distant critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Being Anthropologists in the time of disruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendications autochtones, représentations savantes : L’influence d’études orientalistes et anthropologiques au sein d’une minorité du Cambodge en quête de droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amandine Dabat, Nov 2018, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested Ontologies: Navigating indigenous rights and reformist sermons in Cambodia’s highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Institute fürEthnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Universität Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missionaries of multilingual education: Christian experts, UNESCO guidelines and Cambodian policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion in the age of development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asia Research Institute, National University of Singapore, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la “vie nouvelle” devient problématique: les Bunong protestants confrontés à l’expansion de l’économie de marché sur les hautes terres cambodgiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CASE Anciennes et nouvelles élites en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanina Bouté, Rémy Madinier et Jérôme Samuel, Apr 2017, EHESS (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian policy-shapers at the UN : Building networks through multi-lingual education in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charitable Faiths : NGOs and Religion in Asia (Institute on Culture, Religion and World Affairs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anthropological perspective on spheres of ideologies in relation to indigenous languages in Cambodia & Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Linguistics of Endangered Languages: Profiles, Post-Vernacularity and Revitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de christianisation chez les Bunongs du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ethnologie de l’Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Labbé, Sep 2017, Manusastra – Université Royaledes Beaux-Arts, Phnom Penh, Cambodge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encountering Universals in Cambodia and Indonesia--Translations Across Historical Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Emde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encountering Universals in Cambodia and Indonesia—Translations Across Historical Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Emde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaged Research in Contemporary Southeast Asia: Scholar-Activist Reflections on a Fraught Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mission of Development: Religion and Techno-Politics in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Fountain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2018, 978-90-04-35908-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mission of Development: Religion and Techno-Politics in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Fountain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2018, 9004359087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian NGOs: From Marginal Liberation Theologists to Regional Policy-Shapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Facel; Elsa Lafaye de Micheaux; Astrid Norén-Nilsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Political Norms in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, pp.103 - 119, 2024, 978-981-99-9654-4. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-9655-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectoral dialogues with social movements in Southeast Asia: translating values, affects, and practices in a polymorphic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Anaïs Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mark Baysa-Barredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bolotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research Methods and Applications for Social Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.102-114, 2024, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803922027.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development’s Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Scheer; Philip Fountain; Michael Feener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mission of Development: Religion and Techno-Politics in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Life in an expanding market economy : Moral issues among Cambodia's highland Protestants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Religiosities, Modern Capitalism, and Moral Complexities in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, pp.65-88, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Life in an expanding market economy : Moral issues among Cambodia’s highland Protestants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaël Njoto-Feillard; Juliette Koning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Religiosities, Modern Capitalism and Moral Complexities in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian NGOs and 'indigenous cultures': On the morphing of missionary work among a Cambodian highland minority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprising Testimonies. Retracing the trajectories of highland minority refugee-soldiers under the Khmer Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Section Introduction: Engaged Research in Contemporary Southeast Asia: Scholar-Activist Reflections on a Fraught Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">តូចតាច៖ កូ នទាហានពូនង នៃ កងទ័ព សាធារណរដ្ឋ ខ្មែរ (១៩៧០ -១៩៧៥)ខដល គេ គមីល រំលង</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheaktra Suon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian NGOs and ‘indigenous cultures’ : on the morphing of missionary work among a Cambodian highland minority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intersection d'entreprises de christianisation et de développement dans les régions montagneuses de l'Asie du Sud-Est, entretien avec Catherine Scheer (EFEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2E36561"/>
+    <w:nsid w:val="A1F04B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-scheer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5929-9401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164317406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scheer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Emde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14442213.2025.2478993" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147jn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134xc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8455" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/amet.13034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bolotta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feener" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253423v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fountain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9655-1_6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ana&#239;s Andrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mark Baysa-Barredo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922027.00014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487657v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheaktra Suon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04122662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-scheer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5929-9401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164317406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scheer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Emde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14442213.2025.2478993" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147jn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134xc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8455" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/amet.13034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bolotta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feener" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165631v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914314v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fountain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9655-1_6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ana&#239;s Andrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mark Baysa-Barredo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922027.00014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheaktra Suon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04122662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>