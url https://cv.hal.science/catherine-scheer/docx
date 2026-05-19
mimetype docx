--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.43119266055px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Scheer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5929-9401</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164317406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encountering Universals in Cambodia and Indonesia—Translations Across Historical Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Emde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (2), pp.73-85. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2025.2478993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambodia, a Model of Multilingual Education? Past and Present Perspectives on Teaching Indigenous Minority Languages in a Khmer Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.27-60. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147jn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Astrid Norén-Nilsson, Amalinda Savirani &amp; Anders Uhlin, éd., Civil Society Elites: Field Studies from Cambodia and Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134xc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern soldiers: Overshadowed Bunong highlandersin the Khmer Republic's army, 1970-75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Ian G. Baird, Rise of the Brao : Ethnic Minorities in Northeastern Cambodia during Vietnamese Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.Moussons, 38, 253-256. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guardians of the forest or evil spirits? Unsettling politicized ontologies in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Ethnologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.489-503. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/amet.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jonathan Padwe Disturbed Forests, Fragmented Memories : Jarai and Other Lives in the Cambodian Highlands (Washington : University of Washington Press, 2020), 256 p. Péninsule, 2020, n°80, pp. 195-200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating religion and development: Emerging perspectives from critical ethnographies of Faith-Based Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bolotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Chrétiens évangéliques d’Asie du Sud-Est. Expériences locales d’une ferveur conquérante, édité par Pascal Bourdeaux and Jérémy Jammes. 2016. Rennes : Presses Universitaires de Rennes. 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social sciences and missions/Sciences sociales et missions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmers et autochtones : Des études orientalistes aux idéologies ethno-nationalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.95-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour de terrain: Les Bunong protestants de Bu Sra, commune pluri-religieuse des hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AFRASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79-80, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the spirits are angry, God gains in popularity: Exploring the emergence of Bunong Protestantism in the Highlands of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving Indigenous Lands through Heritage-Making: Reflections from an ongoing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation and Indigenous Land Titling in Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Leemann; Cari Tusing, Jun 2025, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallying the spirits and other more-than-humans: Reflections from Cambodia on the study of indigenous rights movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positioning Southeast Asia in Global Social Movements Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tuwanont Phattharathanasut; Claudia Derichs, Jul 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuir les Khmers Rouges et les bombes américaines (1969-75) : Itinéraires de guerre d’habitants des hauts plateaux du Centre à la lumière du témoignage de Jean Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités en Asie au prisme des sources des MEP (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRFA; EFEO, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Âmes du riz sous pression: Réflexions de paysans bunongs face à l’expansion d’une agriculture commerciale sur les hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de Siem Reap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, EFEO Siem Reap, Cambodge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining indigenous, becoming global: Activist trajectories and challenges on Cambodia’s margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial EASA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Barcelona, Jul 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From murderer to hero: Memory politics in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Series on History and Memory in East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Petit; Lisa Richaud, Apr 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From burned bulldozers to the court of Nanterre: Bunong indigenous peasants from Cambodia on a quest for justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demands for justice and responses to socio-spatial and environmental injustice in the global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William's Daré; Stephen Huard; Philippe Lavigne Delville; Eric Léonard; Tania Murray Li, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the ‘hill tribes’: Missionary depictions of Northern Thailand’s highland inhabitants (1950s-1980s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Visions of the Past: Documenting, managing, and studying early sources in the digital era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Sirindhorn Anthropology Centre, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested spirit relations: Cambodian highland Protestants at the crossroads of indigenous activism and Christian reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire New Animisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosalie Stolz, May 2023, Freie Universität Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Âmes du riz sous pression: Réflexions de paysans bunongs face à l’expansion d’une agriculture commerciale sur les hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Les relations humains/non-humains à la mesure de l’expansion des pratiques agricoles productivistes en Inde et en Asie du Sud-Est”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, EFEO Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red soil, rubber and indigenous rights: Land conflicts in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Geopolitics of Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe Bolotta, Apr 2022, Departement of Asian and North African Studies, Ca’Foscari University Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des relations au monde controversées : Une minorité ethnique du Cambodge entre politiques autochtones et enseignements missionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Écoles Françaises de l’Étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Institut français d’archéologie orientale, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Als andere den Wald von Bu Cheeng assen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anna Tsing: Leben auf einembeschädigtenPlaneten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moritz Gansen, Feb 2022, InstitutfürKulturwissenschaft der Humboldt Universität, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigéniser le protestantisme bunong : Les habitants des hauts plateaux du Cambodge entre rupture et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen Huard, May 2022, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of rights and spirits: Cambodian Highland Protestants at the crossroads of indigenous activism and Christian reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Series Social Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, InstitutfürSozialanthropologie und EmpirischeKulturwissenschaft, Universität Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dieux-esprits en débat: Articuler réforme protestante et activisme autochtone sur les hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’anthropologie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Université Jean Jaurès, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allying across difference to defend the land: Challenges in the struggle for indigenous rights in and beyond Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Standards of Decision-making across cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominik Müller et Alexander Horstmann, Nov 2021, Friedrich-Alexander University Erlangen-Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red soil, rubber and indigenous rights: Land conflicts in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Geopolitics of Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe Bolotta, Mar 2021, Departement of Asian and North African Studies, Ca’Foscari University Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldats subalternes : Le combat méconnu de montagnards bunongs sous la République Khmère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arthur Cessou, Nov 2020, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l’histoire : Exemples sud-est asiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arthur Cessou, Nov 2020, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand il ne reste plus assez de forêt à manger : Les Bunongs face au défi de règlementation du défrichement sur les hauts plateaux du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Langue, histoire et sources textuelles du Cambodge ancien et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Bourdonneau, Grégory Mikaelian et Joseph Thach, Jun 2019, EHESS/INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to speak about Indigenous Movements (as a Non-Indigenous Anthropologist)? Between engaged reification and distant critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Being Anthropologists in the time of disruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendications autochtones, représentations savantes : L’influence d’études orientalistes et anthropologiques au sein d’une minorité du Cambodge en quête de droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amandine Dabat, Nov 2018, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested Ontologies: Navigating indigenous rights and reformist sermons in Cambodia’s highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Institute fürEthnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Universität Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missionaries of multilingual education: Christian experts, UNESCO guidelines and Cambodian policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion in the age of development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asia Research Institute, National University of Singapore, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la “vie nouvelle” devient problématique: les Bunong protestants confrontés à l’expansion de l’économie de marché sur les hautes terres cambodgiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CASE Anciennes et nouvelles élites en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanina Bouté, Rémy Madinier et Jérôme Samuel, Apr 2017, EHESS (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian policy-shapers at the UN : Building networks through multi-lingual education in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charitable Faiths : NGOs and Religion in Asia (Institute on Culture, Religion and World Affairs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anthropological perspective on spheres of ideologies in relation to indigenous languages in Cambodia & Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Linguistics of Endangered Languages: Profiles, Post-Vernacularity and Revitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de christianisation chez les Bunongs du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ethnologie de l’Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Labbé, Sep 2017, Manusastra – Université Royaledes Beaux-Arts, Phnom Penh, Cambodge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encountering Universals in Cambodia and Indonesia--Translations Across Historical Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Emde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encountering Universals in Cambodia and Indonesia—Translations Across Historical Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Emde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaged Research in Contemporary Southeast Asia: Scholar-Activist Reflections on a Fraught Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mission of Development: Religion and Techno-Politics in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Fountain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2018, 978-90-04-35908-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mission of Development: Religion and Techno-Politics in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Fountain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2018, 9004359087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian NGOs: From Marginal Liberation Theologists to Regional Policy-Shapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Facel; Elsa Lafaye de Micheaux; Astrid Norén-Nilsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Political Norms in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, pp.103 - 119, 2024, 978-981-99-9654-4. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-9655-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectoral dialogues with social movements in Southeast Asia: translating values, affects, and practices in a polymorphic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Anaïs Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mark Baysa-Barredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bolotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research Methods and Applications for Social Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.102-114, 2024, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803922027.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development’s Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Scheer; Philip Fountain; Michael Feener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mission of Development: Religion and Techno-Politics in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Life in an expanding market economy : Moral issues among Cambodia's highland Protestants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Religiosities, Modern Capitalism, and Moral Complexities in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, pp.65-88, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Life in an expanding market economy : Moral issues among Cambodia’s highland Protestants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaël Njoto-Feillard; Juliette Koning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Religiosities, Modern Capitalism and Moral Complexities in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian NGOs and 'indigenous cultures': On the morphing of missionary work among a Cambodian highland minority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprising Testimonies. Retracing the trajectories of highland minority refugee-soldiers under the Khmer Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Section Introduction: Engaged Research in Contemporary Southeast Asia: Scholar-Activist Reflections on a Fraught Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">តូចតាច៖ កូ នទាហានពូនង នៃ កងទ័ព សាធារណរដ្ឋ ខ្មែរ (១៩៧០ -១៩៧៥)ខដល គេ គមីល រំលង</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheaktra Suon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian NGOs and ‘indigenous cultures’ : on the morphing of missionary work among a Cambodian highland minority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intersection d'entreprises de christianisation et de développement dans les régions montagneuses de l'Asie du Sud-Est, entretien avec Catherine Scheer (EFEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.43119266055px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Scheer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5929-9401</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164317406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encountering Universals in Cambodia and Indonesia—Translations Across Historical Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Emde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (2), pp.73-85. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2025.2478993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambodia, a Model of Multilingual Education? Past and Present Perspectives on Teaching Indigenous Minority Languages in a Khmer Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.27-60. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/147jn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Astrid Norén-Nilsson, Amalinda Savirani &amp; Anders Uhlin, éd., Civil Society Elites: Field Studies from Cambodia and Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/134xc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern soldiers: Overshadowed Bunong highlandersin the Khmer Republic's army, 1970-75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Ian G. Baird, Rise of the Brao : Ethnic Minorities in Northeastern Cambodia during Vietnamese Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.Moussons, 38, 253-256. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guardians of the forest or evil spirits? Unsettling politicized ontologies in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Ethnologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.489-503. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/amet.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jonathan Padwe Disturbed Forests, Fragmented Memories : Jarai and Other Lives in the Cambodian Highlands (Washington : University of Washington Press, 2020), 256 p. Péninsule, 2020, n°80, pp. 195-200.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating religion and development: Emerging perspectives from critical ethnographies of Faith-Based Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bolotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Chrétiens évangéliques d’Asie du Sud-Est. Expériences locales d’une ferveur conquérante, édité par Pascal Bourdeaux and Jérémy Jammes. 2016. Rennes : Presses Universitaires de Rennes. 391 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social sciences and missions/Sciences sociales et missions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmers et autochtones : Des études orientalistes aux idéologies ethno-nationalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.95-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour de terrain: Les Bunong protestants de Bu Sra, commune pluri-religieuse des hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AFRASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79-80, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the spirits are angry, God gains in popularity: Exploring the emergence of Bunong Protestantism in the Highlands of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving Indigenous Lands through Heritage-Making: Reflections from an ongoing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation and Indigenous Land Titling in Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esther Leemann; Cari Tusing, Jun 2025, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallying the spirits and other more-than-humans: Reflections from Cambodia on the study of indigenous rights movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positioning Southeast Asia in Global Social Movements Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tuwanont Phattharathanasut; Claudia Derichs, Jul 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuir les Khmers Rouges et les bombes américaines (1969-75) : Itinéraires de guerre d’habitants des hauts plateaux du Centre à la lumière du témoignage de Jean Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités en Asie au prisme des sources des MEP (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRFA; EFEO, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Âmes du riz sous pression: Réflexions de paysans bunongs face à l’expansion d’une agriculture commerciale sur les hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de Siem Reap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, EFEO Siem Reap, Cambodge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining indigenous, becoming global: Activist trajectories and challenges on Cambodia’s margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial EASA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Barcelona, Jul 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From murderer to hero: Memory politics in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Series on History and Memory in East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Petit; Lisa Richaud, Apr 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From burned bulldozers to the court of Nanterre: Bunong indigenous peasants from Cambodia on a quest for justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demands for justice and responses to socio-spatial and environmental injustice in the global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William's Daré; Stephen Huard; Philippe Lavigne Delville; Eric Léonard; Tania Murray Li, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested spirit relations: Cambodian highland Protestants at the crossroads of indigenous activism and Christian reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire New Animisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosalie Stolz, May 2023, Freie Universität Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Âmes du riz sous pression: Réflexions de paysans bunongs face à l’expansion d’une agriculture commerciale sur les hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Les relations humains/non-humains à la mesure de l’expansion des pratiques agricoles productivistes en Inde et en Asie du Sud-Est”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, EFEO Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the ‘hill tribes’: Missionary depictions of Northern Thailand’s highland inhabitants (1950s-1980s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Visions of the Past: Documenting, managing, and studying early sources in the digital era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Sirindhorn Anthropology Centre, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red soil, rubber and indigenous rights: Land conflicts in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Geopolitics of Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe Bolotta, Apr 2022, Departement of Asian and North African Studies, Ca’Foscari University Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des relations au monde controversées : Une minorité ethnique du Cambodge entre politiques autochtones et enseignements missionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Écoles Françaises de l’Étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Institut français d’archéologie orientale, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Als andere den Wald von Bu Cheeng assen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anna Tsing: Leben auf einembeschädigtenPlaneten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moritz Gansen, Feb 2022, InstitutfürKulturwissenschaft der Humboldt Universität, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigéniser le protestantisme bunong : Les habitants des hauts plateaux du Cambodge entre rupture et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen Huard, May 2022, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of rights and spirits: Cambodian Highland Protestants at the crossroads of indigenous activism and Christian reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Series Social Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, InstitutfürSozialanthropologie und EmpirischeKulturwissenschaft, Universität Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dieux-esprits en débat: Articuler réforme protestante et activisme autochtone sur les hautes terres du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’anthropologie générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Université Jean Jaurès, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allying across difference to defend the land: Challenges in the struggle for indigenous rights in and beyond Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Standards of Decision-making across cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominik Müller et Alexander Horstmann, Nov 2021, Friedrich-Alexander University Erlangen-Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red soil, rubber and indigenous rights: Land conflicts in the Cambodian highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Geopolitics of Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppe Bolotta, Mar 2021, Departement of Asian and North African Studies, Ca’Foscari University Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l’histoire : Exemples sud-est asiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arthur Cessou, Nov 2020, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldats subalternes : Le combat méconnu de montagnards bunongs sous la République Khmère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arthur Cessou, Nov 2020, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand il ne reste plus assez de forêt à manger : Les Bunongs face au défi de règlementation du défrichement sur les hauts plateaux du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Langue, histoire et sources textuelles du Cambodge ancien et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Bourdonneau, Grégory Mikaelian et Joseph Thach, Jun 2019, EHESS/INALCO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to speak about Indigenous Movements (as a Non-Indigenous Anthropologist)? Between engaged reification and distant critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Being Anthropologists in the time of disruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendications autochtones, représentations savantes : L’influence d’études orientalistes et anthropologiques au sein d’une minorité du Cambodge en quête de droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Études Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amandine Dabat, Nov 2018, EHESS-EPHE-EFEO, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contested Ontologies: Navigating indigenous rights and reformist sermons in Cambodia’s highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Institute fürEthnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Universität Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missionaries of multilingual education: Christian experts, UNESCO guidelines and Cambodian policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion in the age of development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asia Research Institute, National University of Singapore, Jun 2018, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian policy-shapers at the UN : Building networks through multi-lingual education in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charitable Faiths : NGOs and Religion in Asia (Institute on Culture, Religion and World Affairs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la “vie nouvelle” devient problématique: les Bunong protestants confrontés à l’expansion de l’économie de marché sur les hautes terres cambodgiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CASE Anciennes et nouvelles élites en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanina Bouté, Rémy Madinier et Jérôme Samuel, Apr 2017, EHESS (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anthropological perspective on spheres of ideologies in relation to indigenous languages in Cambodia & Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Linguistics of Endangered Languages: Profiles, Post-Vernacularity and Revitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de christianisation chez les Bunongs du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ethnologie de l’Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Labbé, Sep 2017, Manusastra – Université Royaledes Beaux-Arts, Phnom Penh, Cambodge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encountering Universals in Cambodia and Indonesia—Translations Across Historical Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Emde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encountering Universals in Cambodia and Indonesia--Translations Across Historical Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Emde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaged Research in Contemporary Southeast Asia: Scholar-Activist Reflections on a Fraught Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mission of Development: Religion and Techno-Politics in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Fountain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2018, 978-90-04-35908-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mission of Development: Religion and Techno-Politics in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Fountain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2018, 9004359087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian NGOs: From Marginal Liberation Theologists to Regional Policy-Shapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gabriel Facel; Elsa Lafaye de Micheaux; Astrid Norén-Nilsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Political Norms in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, pp.103 - 119, 2024, 978-981-99-9654-4. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-9655-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectoral dialogues with social movements in Southeast Asia: translating values, affects, and practices in a polymorphic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Anaïs Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Mark Baysa-Barredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bolotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research Methods and Applications for Social Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.102-114, 2024, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803922027.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development’s Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Scheer; Philip Fountain; Michael Feener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mission of Development: Religion and Techno-Politics in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Life in an expanding market economy : Moral issues among Cambodia's highland Protestants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Religiosities, Modern Capitalism, and Moral Complexities in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, pp.65-88, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Life in an expanding market economy : Moral issues among Cambodia’s highland Protestants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenaël Njoto-Feillard; Juliette Koning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Religiosities, Modern Capitalism and Moral Complexities in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian NGOs and 'indigenous cultures': On the morphing of missionary work among a Cambodian highland minority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprising Testimonies. Retracing the trajectories of highland minority refugee-soldiers under the Khmer Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Section Introduction: Engaged Research in Contemporary Southeast Asia: Scholar-Activist Reflections on a Fraught Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">តូចតាច៖ កូ នទាហានពូនង នៃ កងទ័ព សាធារណរដ្ឋ ខ្មែរ (១៩៧០ -១៩៧៥)ខដល គេ គមីល រំលង</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopheaktra Suon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian NGOs and ‘indigenous cultures’ : on the morphing of missionary work among a Cambodian highland minority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intersection d'entreprises de christianisation et de développement dans les régions montagneuses de l'Asie du Sud-Est, entretien avec Catherine Scheer (EFEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1F04B99"/>
+    <w:nsid w:val="97F9BDDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-scheer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5929-9401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164317406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scheer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Emde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14442213.2025.2478993" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147jn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134xc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8455" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/amet.13034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bolotta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feener" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165631v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914314v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fountain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9655-1_6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ana&#239;s Andrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mark Baysa-Barredo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922027.00014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheaktra Suon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04122662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-scheer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5929-9401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164317406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scheer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Emde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14442213.2025.2478993" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147jn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134xc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8455" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/amet.13034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bolotta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feener" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165631v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914314v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fountain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-9655-1_6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ana&#239;s Andrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mark Baysa-Barredo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922027.00014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheaktra Suon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04122662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>