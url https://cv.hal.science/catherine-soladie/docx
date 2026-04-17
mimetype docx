--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -1331,251 +1331,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Representation of Facial Expressions for Blended Expression Recognition on Unknown Subjects</w:t>
+                <w:t xml:space="preserve">Continuous Facial Expression Representation for Multimodal Emotion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Advanced Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (5), pp.202-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869519v1</w:t>
+                <w:t xml:space="preserve">hal-00869513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Facial Expression Representation for Multimodal Emotion Detection</w:t>
+                <w:t xml:space="preserve">Invariant Representation of Facial Expressions for Blended Expression Recognition on Unknown Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (11), pp.1598-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2013.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869513v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1587,334 +1587,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JanusGAN: GANs Disentangled Editing with Two Discriminators</w:t>
+                <w:t xml:space="preserve">Evaluating Compliance, Acceptance, and Intensity of a Custom Virtual Reality Exergame for Hospitalized Children with Cancer: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Farmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Soladié</w:t>
+                <w:t xml:space="preserve">Jos Déforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Cazorla</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bonneau-Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Drouadenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 19th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/fg61629.2025.11099171⟩</w:t>
+              <w:t xml:space="preserve">VR 2025 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1350-1351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233894v1</w:t>
+                <w:t xml:space="preserve">hal-05079911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Compliance, Acceptance, and Intensity of a Custom Virtual Reality Exergame for Hospitalized Children with Cancer: A Pilot Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JanusGAN: GANs Disentangled Editing with Two Discriminators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinthe Bonneau-Lagacherie</w:t>
+                <w:t xml:space="preserve">Neil Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Drouadenne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2025 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1350-1351, </w:t>
+              <w:t xml:space="preserve">2025 IEEE 19th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2025, Tampa/Clearwater, United States. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/fg61629.2025.11099171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079911v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transfert de fond de teint n'est pas qu'une copie de couleur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Edition Multi-Pivots : Vers une Edition Multi-Directionnelle et Démêlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1922,107 +1922,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615787v1</w:t>
+                <w:t xml:space="preserve">hal-04616405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edition Multi-Pivots : Vers une Edition Multi-Directionnelle et Démêlée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Le transfert de fond de teint n'est pas qu'une copie de couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2030,107 +2030,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616405v1</w:t>
+                <w:t xml:space="preserve">hal-04615787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pivotal Tuning Editing: Towards Disentangled Wrinkle Editing with GANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2275,282 +2275,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage RGB-based Transfer Learning Pipeline for Hand Activity Recognition</w:t>
+                <w:t xml:space="preserve">Regroupement d'Activités de la Main Non-étiquetées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Mohamed Boutaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam-Duong Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kacete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582086v1</w:t>
+                <w:t xml:space="preserve">hal-03784537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regroupement d'Activités de la Main Non-étiquetées</w:t>
+                <w:t xml:space="preserve">Multi-stage RGB-based Transfer Learning Pipeline for Hand Activity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Mohamed Boutaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam-Duong Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.839-848, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010856200003124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784537v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Learning-Based Unsupervised Domain Adaptation for 3D Skeleton Hand Activities Categorization</w:t>
               </w:r>
@@ -2919,680 +2919,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on databases of facial macro-expression and micro-expression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Li</w:t>
+                <w:t xml:space="preserve">Forêt de Régression Précise basée sur des Caractéristiques Éparses pour la Relocalisation de Caméra en Temps-Réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam-Duong Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kacete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications, VISIGRAPP 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365454v1</w:t>
+                <w:t xml:space="preserve">hal-02392666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêt de Régression Précise basée sur des Caractéristiques Éparses pour la Relocalisation de Caméra en Temps-Réel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nam-Duong Duong</w:t>
+                <w:t xml:space="preserve">Spotting Micro-Expressions on Long Videos Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Royan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su-Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moi Hoon Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG.2019.8756626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392666v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotting Micro-Expressions on Long Videos Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingting Li</w:t>
+                <w:t xml:space="preserve">OCAE: Organization-Controlled Autoencoder for Unsupervised Speech Emotion Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moi Hoon Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391232v1</w:t>
+                <w:t xml:space="preserve">hal-02458439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCAE: Organization-Controlled Autoencoder for Unsupervised Speech Emotion Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siwei Wang</w:t>
+                <w:t xml:space="preserve">A survey on databases of facial macro-expression and micro-expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications, VISIGRAPP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.298-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-26756-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458439v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Expression Synthesis Using a Hybrid Geometric-Machine Learning Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Zaied</w:t>
+                <w:t xml:space="preserve">A survey on databases for facial micro-expression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Richard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing (ICIAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Trento, Italy</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications, VISAPP 2019 - Part of the 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications, VISIGRAPP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458359v1</w:t>
+                <w:t xml:space="preserve">hal-02181454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on databases for facial micro-expression analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Li</w:t>
+                <w:t xml:space="preserve">Personalized Expression Synthesis Using a Hybrid Geometric-Machine Learning Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Zaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications, VISAPP 2019 - Part of the 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications, VISIGRAPP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.241-248</w:t>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing (ICIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181454v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Person-Specific Joy Expression Synthesis with Geometric Method</w:t>
               </w:r>
@@ -3676,359 +3676,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Interactive Facial Animation Editing System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Berson</w:t>
+                <w:t xml:space="preserve">Synthèse personalisée de l’expression de joie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Zaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stoiber</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motion, Interaction and Games</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498086v1</w:t>
+                <w:t xml:space="preserve">hal-02458365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse personalisée de l’expression de joie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Zaied</w:t>
+                <w:t xml:space="preserve">A Robust Interactive Facial Animation Editing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Richard</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stoiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Motion, Interaction and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Newcastle upon Tyne, France. pp.25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3359566.3360076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458365v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on databases for facial expression analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Weber</w:t>
+                <w:t xml:space="preserve">Online Sparse Scene Coordinates Learning for Real-Time Camera Relocalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam-Duong Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kacete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications. VISAPP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on 3D Vision (3DV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Verona, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831396v1</w:t>
+                <w:t xml:space="preserve">hal-02048750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Sparse Feature Regression Forest Learning for Real-Time Camera Relocalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam-Duong Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4073,197 +4090,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Royan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on 3D Vision (3DV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Verona, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/3DV.2018.00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Sparse Scene Coordinates Learning for Real-Time Camera Relocalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Kacete</w:t>
+                <w:t xml:space="preserve">A survey on databases for facial expression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Royan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on 3D Vision (3DV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications. VISAPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. p.73-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006553900730084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048750v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTP-ML: Micro-Expression Detection by Recognition of Local Temporal Pattern of Facial Movements</w:t>
               </w:r>
@@ -5022,226 +5022,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction d'un clone de visage 3D à partir de patchs de forme</w:t>
+                <w:t xml:space="preserve">Reconstruction of face texture based on the fusion of texture patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Symposium on Visual Computing, ISVC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27857-5_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202008v1</w:t>
+                <w:t xml:space="preserve">hal-01217281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of face texture based on the fusion of texture patches</w:t>
+                <w:t xml:space="preserve">Reconstruction d'un clone de visage 3D à partir de patchs de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Visual Computing, ISVC 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-27857-5_35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01217281v1</w:t>
+                <w:t xml:space="preserve">hal-01202008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de l'espace des expressions faciales à partir de modèles bilinéaires asymétriques</w:t>
               </w:r>
@@ -5534,51 +5534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Fuzzy Inference System Using a Continuous Facial Expression Representation for Emotion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5923,51 +5923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183020v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladi&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohamed Boutaleb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Duong Duong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacete" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.06.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingting Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2020.3023821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouath Aouayeb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.861469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouayeb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116457" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Bouafif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2811465" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrielle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taffc.2018.2807430" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102850" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoiber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manceau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/aivp.35.814" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.07.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3MKNG94-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Salam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Farmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cazorla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg61629.2025.11099171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos D&#233;forges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bonneau-Lagacherie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Drouadenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00321" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg59268.2024.10581987" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042515" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582086v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010856200003124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784537v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06433-3_6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010232702930302" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26756-8_15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jing Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Hoon Yap" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756626" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458439v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwei Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458359v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zaied" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaied" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8804161" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02498086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359566.3360076" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458365v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006553900730084" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01971931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2018.00079" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831201v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg.2018.00100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ghorbal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Auclair" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collobert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2016.7477666" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988257.2988262" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2015.7457820" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202008v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27857-5_35" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP.2013.6706355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733373v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2388676.2388782" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00988118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013SUPL0032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183020v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Yan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladi&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohamed Boutaleb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Duong Duong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kacete" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.06.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingting Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2020.3023821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouath Aouayeb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.861469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouayeb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116457" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Bouafif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2811465" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrielle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taffc.2018.2807430" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102850" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoiber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manceau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud S&#233;guier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/aivp.35.814" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Salam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.07.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3MKNG94-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos D&#233;forges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bonneau-Lagacherie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Drouadenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00321" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Farmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cazorla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg61629.2025.11099171" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg59268.2024.10581987" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042515" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010856200003124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06433-3_6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010232702930302" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jing Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moi Hoon Yap" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756626" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwei Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26756-8_15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zaied" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaied" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8804161" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02498086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359566.3360076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048750v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01971931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2018.00079" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831396v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006553900730084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831201v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fg.2018.00100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ghorbal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Auclair" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collobert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2016.7477666" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988257.2988262" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2015.7457820" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27857-5_35" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP.2013.6706355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00733373v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2388676.2388782" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00988118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013SUPL0032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>