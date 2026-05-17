--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -81,564 +81,888 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les caractères de Jean Alessandrini discutent avec les bois gravés de Gustave Doré</w:t>
+                <w:t xml:space="preserve">Dans les archives de Pierre de Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Citérin</w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">⟨10.58079/15vzo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201124v1</w:t>
+                <w:t xml:space="preserve">hal-05580273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la dégustation à l'étiquette</w:t>
+                <w:t xml:space="preserve">Elégance et modernité : le bilan d'une exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliothèque nationale et universitaire</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.58079/14h2i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collections d’art</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476444v1</w:t>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ballades alsaciennes d’Alberta von Puttkamer et Charles Spindler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Alessandrini, aventures alphabétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Citérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibliothèque nationale et universitaire de Strasbourg, 2025, 9782859231071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élégance et modernité : l'illustration au temps de l'Art Déco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibliothèque nationale et universitaire, 2025, 9782859231088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les caractères de Jean Alessandrini discutent avec les bois gravés de Gustave Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Citérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Alessandrini, aventures alphabétiques [exposition, Strasbourg, Bibliothèque nationale et universitaire, du 29 janvier au 22 décembre 2025]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque nationale et universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.108-109, 2025, 9782859231071</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la dégustation à l'étiquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deux mille vins : catalogue de l'exposition présentée à la Bibliothèque nationale et universitaire de Strasbourg du 16 septembre 2020 au 17 janvier 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque nationale et universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 80-83, 2020, 978-2-85923-084-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacrés rois ! David et Salomon à travers les âges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bornemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Hunziker-Rodewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -648,717 +972,717 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonds roumains de la Bibliothèque nationale et universitaire de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Kudryashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCHERches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.48-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cher.14790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonds Charles Koechlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27, pp.106-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rbnu.6401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congrès ABF 2022 : « Les bibliothèques universitaires : l’ouverture académique au bénéfice de la société »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fonds particulier : André Pomarat à la Bnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, pp.119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rbnu.4872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imprimé et l’artiste : édition, ex-libris, affiches et revues au temps de l’Art nouveau à Strasbourg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Hauck</w:t>
+                <w:t xml:space="preserve">Des lettrines d'impression du début du 20è siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Zeitler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19, pp.110-117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rbnu.2603⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.3694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354746v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lettrines d’impression du début du 20ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zeitler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU, Bibliothèque nationale et universitaire de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (20), pp.101-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rbnu.3694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des lettrines d'impression du début du 20è siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’imprimé et l’artiste : édition, ex-libris, affiches et revues au temps de l’Art nouveau à Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Zeitler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rbnu.3694⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19, pp.110-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.2603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357110v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversation agréable du peuple slave d'Andrija Kacic Miosic : éveil d'une conscience nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Kudryashov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1368,687 +1692,518 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strasbourg-Riga : l'Art nouveau aux confins d'empires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">[dossier/numéro spécial] Strasbūra–Rīga: jūgendstils impēriju pierobežā</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gueslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Plasseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de la BNU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, 2019, La Revue de la BNU</w:t>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05276056v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strasbourg-Riga : l’Art nouveau aux confins d’empires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Strasbourg-Riga : l'Art nouveau aux confins d'empires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gueslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Pourchier-Plasseraud</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Plasseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de la BNU</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, 2019, La Revue de la BNU</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475235v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[dossier/numéro spécial] Strasbūra–Rīga: jūgendstils impēriju pierobežā</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Strasbourg-Riga : l’Art nouveau aux confins d’empires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gueslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Plasseraud</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Pourchier-Plasseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 19, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 19, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.2088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...174 lines deleted...]
-                <w:t xml:space="preserve">hal-04475375v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « bibliothèques d’objets » aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Robison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindley Shedd Francoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Wieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2195,51 +2350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201124v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soul&#233;-Sandic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Cit&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.bnu.fr/produit/jean-alessandrini-aventures-alphabetiques/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bnu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bornemann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grappe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hunziker-Rodewald" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vial" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kudryashov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.14790" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.6401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.4872" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hauck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.2603" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05497933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zeitler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.3694" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Doucet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gueslin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Plasseraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pourchier-Plasseraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.2088" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Robison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindley Shedd Francoeur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Wieder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.604" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580273v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soul&#233;-Sandic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15vzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14h2i" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128146v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Cit&#233;rin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.bnu.fr/produit/jean-alessandrini-aventures-alphabetiques/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bnu.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bornemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grappe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Hunziker-Rodewald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vial" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kudryashov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.14790" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.6401" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.4872" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zeitler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.3694" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05497933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hauck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.2603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Doucet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gueslin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Plasseraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pourchier-Plasseraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.2088" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Robison" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindley Shedd Francoeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Wieder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.604" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>