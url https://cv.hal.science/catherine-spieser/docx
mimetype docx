--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -554,165 +554,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les fonds structurels européens : quels outils pour faire face aux restructurations ? Expériences et réalisations passées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.213-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Review of Rotten States? Corruption, Post-communism, and Neoliberalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Albanian Journal of Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, III (2), pp.172 - 175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570646v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00699897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labour market policies in post-communist Poland : explaining the peaceful institutionalisation of unemployment</w:t>
               </w:r>
@@ -793,165 +793,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’obligation d’emploi des travailleurs handicapés au prisme des modalités choisies par les employeurs pour y répondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Choix du contrat et des candidat.es. Les pratiques des employeurs et leurs effets sur les statuts d’emploi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEET, Cnam, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prise en charge de la santé au travail en entreprise, grande perdante des ordonnances de 2017. Réformes des instances et (in)capacité d’agir vues par les militants de la CFDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales de sociologie du travail. JIST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693599v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04693609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs syndicaux et négociations collectives sur l’emploi en France et en Allemagne. Configurations distinctes, dynamiques communes</w:t>
               </w:r>
@@ -1289,364 +1289,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Incertitudes de l’emploi, action publique et négociation collective. Les régimes de l’emploi incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe Congrès de l’Association Internationale des Sociologues de Langue Française (AISLF), CR 25 Sociologie des relations professionnelles et du syndicalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonstandard employment, nonstandard bargaining and hardly represented : do unions and government care more about atypical workers in times of crisis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th ESPANET Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ride.222.0213.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective Bargaining under the Impact of Reforms in the Governance of Hospitals: Three European countries compared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Galetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marginson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th SASE Annual Meeting, Network E: Industrial Relations &amp; Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Massachusetts Institute of Technology, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collective bargaining and the changing governance of hospitals: a three-country comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Galetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marginson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Relations in Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569006v1</w:t>
-              </w:r>
-[...240 lines deleted...]
-                <w:t xml:space="preserve">hal-03571588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionalising market society. Labour market reform in Poland</w:t>
               </w:r>
@@ -1839,64 +1839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective bargaining and the changing governance of hospitals: a three-country comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marginson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Galetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1997,372 +1997,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The politics and policies of labour market adjustment in post-1989 Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESRC-sponsored seminar series "East meets West. Coping with Uncertainty: European labour markets and the politics of social reform"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, London, British Academy, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-1989 Poland as a laboratory for the politics and policies of labour market adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "What capitalism ? Socio-economic change in Central Eastern Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, University of Jena, SFB 580, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between regulatory and distributive politics. The politics of labour market reform in Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR Joint Sessions, Workshop “The Political Economy of Labour Market Reforms in Advanced Capitalist Democracies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labour market reform in Poland: between regulatory and redistributive politics The politics of labour market policy and labour law reform in Poland (1989-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd SASE Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Sciences Po, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The politics of labour market adjustment in post-1989 Poland. Trajectory of policy reform, politics of social change and emerging welfare regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborative Research Centre 580</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Université d'Iéna, Germany. pp.121-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093540v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-03570189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policies for employment and unemployment in a context of systemic change. A post-communist administration facing high unemployment</w:t>
               </w:r>
@@ -2823,165 +2823,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L'emploi en crise et l'emploi de la crise en France et en Europe: questions et approches</w:t>
+                <w:t xml:space="preserve">Flexibilité interne contre flexibilité externe: négociations collectives et ajustements de l'emploi dans l'industrie allemande, italienne et française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'emploi en temps de crise. Trajectoires individuelles, négociations collectives et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Liaisons, pp.25-35, 2013, Liaisons Sociales</w:t>
+              <w:t xml:space="preserve">, Liaisons, p.161-179, 2013, Liaisons Sociales, 978-2-87880-918-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943505v1</w:t>
+                <w:t xml:space="preserve">hal-00943512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibilité interne contre flexibilité externe: négociations collectives et ajustements de l'emploi dans l'industrie allemande, italienne et française</w:t>
+                <w:t xml:space="preserve">Introduction. L'emploi en crise et l'emploi de la crise en France et en Europe: questions et approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'emploi en temps de crise. Trajectoires individuelles, négociations collectives et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Liaisons, p.161-179, 2013, Liaisons Sociales, 978-2-87880-918-3</w:t>
+              <w:t xml:space="preserve">, Liaisons, pp.25-35, 2013, Liaisons Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943512v1</w:t>
+                <w:t xml:space="preserve">hal-00943505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mobilization That was Not: Explaining the Weak Politicization of the Issue of Unemployment in Poland</w:t>
               </w:r>
@@ -3153,153 +3153,153 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU regional policy, structural funds and large-scale restructuring. To what extent and how do structural funds help manage socio-economic change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.-A. Moreau, S. Negrelli et P. Pochet (dir.). </w:t>
+              <w:t xml:space="preserve">Marie-Ange Moreau-Bourlès; Serafino Negrelli; Philippe Pochet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Anticipation of Restructuring in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, pp.281-302, 2009</w:t>
+              <w:t xml:space="preserve">, Peter Lang, pp.281 - 302, 2009, 9789052014869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699743v1</w:t>
+                <w:t xml:space="preserve">hal-03574037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU regional policy, structural funds and large-scale restructuring. To what extent and how do structural funds help manage socio-economic change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Ange Moreau-Bourlès; Serafino Negrelli; Philippe Pochet. </w:t>
+              <w:t xml:space="preserve">M.-A. Moreau, S. Negrelli et P. Pochet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Anticipation of Restructuring in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, pp.281 - 302, 2009, 9789052014869</w:t>
+              <w:t xml:space="preserve">, Peter Lang, pp.281-302, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574037v1</w:t>
+                <w:t xml:space="preserve">hal-00699743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Mass Dismissals and High Unemployment. Employment Policies and Unemployment Compensation in Poland after 1989</w:t>
               </w:r>
@@ -3453,183 +3453,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Travail détaché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les zones grises des relations de travail et d’emploi. Un dictionnaire sociologique, Tome 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55778/ts911693406c210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travail décent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les zones grises des relations de travail et d’emploi. Un dictionnaire sociologique. Tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.261-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55778/ts911693406c200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852463v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04852461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3647,64 +3647,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective bargaining and the changing governance of hospitals: a comparison between the UK, Italy and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Galetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marginson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4301,51 +4301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Spieser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cosme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514111v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collombet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jobert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04259954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Galetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marginson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.222.0213." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01093540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thobois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Sztandar-Sztanderska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c210" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Spieser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cosme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514111v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collombet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jobert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04259954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.222.0213." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Galetto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marginson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01093540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thobois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Sztandar-Sztanderska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c200" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>