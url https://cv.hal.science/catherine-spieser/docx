--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -100,196 +100,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection sociale est-elle aujourd’hui un objet transnational et multilatéral ? Un entretien avec Cyril Cosme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Cosme</w:t>
+                <w:t xml:space="preserve">La protection sociale au-delà de l’État-nation : objets, acteurs et logiques de la transnationalisation des politiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 203-204, pp.36-42. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, n° 203-204, pp.16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.203.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection sociale est-elle aujourd’hui un objet transnational et multilatéral ? Un entretien avec Cyril Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Catherine Spieser</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 203-204, pp.16-25. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 203-204, pp.36-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inso.203.0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inso.203.0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514111v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs internationaux et enjeux transnationaux de la protection sociale. Introduction</w:t>
               </w:r>
@@ -793,165 +793,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prise en charge de la santé au travail en entreprise, grande perdante des ordonnances de 2017. Réformes des instances et (in)capacité d’agir vues par les militants de la CFDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales de sociologie du travail. JIST 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’obligation d’emploi des travailleurs handicapés au prisme des modalités choisies par les employeurs pour y répondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Choix du contrat et des candidat.es. Les pratiques des employeurs et leurs effets sur les statuts d’emploi »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEET, Cnam, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693609v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04693599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs syndicaux et négociations collectives sur l’emploi en France et en Allemagne. Configurations distinctes, dynamiques communes</w:t>
               </w:r>
@@ -1289,659 +1289,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collective bargaining and the changing governance of hospitals: a three-country comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Galetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marginson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Relations in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Incertitudes de l’emploi, action publique et négociation collective. Les régimes de l’emploi incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Congrès de l’Association Internationale des Sociologues de Langue Française (AISLF), CR 25 Sociologie des relations professionnelles et du syndicalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonstandard employment, nonstandard bargaining and hardly represented : do unions and government care more about atypical workers in times of crisis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ESPANET Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ride.222.0213.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective Bargaining under the Impact of Reforms in the Governance of Hospitals: Three European countries compared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Galetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marginson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th SASE Annual Meeting, Network E: Industrial Relations &amp; Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Massachusetts Institute of Technology, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionalising market society. Labour market reform in Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESRC Research workshop “The Consequences of Labour Market Reform”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, University of Sussex, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing instability in a market society in the making. The politics of socioeconomic risks in Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Max Planck - Sciences Po Conference "Coping with Instability in Market Societies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’européanisation des politiques de l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervention en M2 Recherche “Etudes européennes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Université Paris 3 – Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective bargaining and the changing governance of hospitals: a three-country comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marginson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Galetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Marginson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Relations in Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...300 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1997,372 +1997,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The politics of labour market adjustment in post-1989 Poland. Trajectory of policy reform, politics of social change and emerging welfare regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collaborative Research Centre 580</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Université d'Iéna, Germany. pp.121-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The politics and policies of labour market adjustment in post-1989 Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRC-sponsored seminar series "East meets West. Coping with Uncertainty: European labour markets and the politics of social reform"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, London, British Academy, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00700418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-1989 Poland as a laboratory for the politics and policies of labour market adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "What capitalism ? Socio-economic change in Central Eastern Europe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, University of Jena, SFB 580, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00700419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between regulatory and distributive politics. The politics of labour market reform in Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR Joint Sessions, Workshop “The Political Economy of Labour Market Reforms in Advanced Capitalist Democracies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labour market reform in Poland: between regulatory and redistributive politics The politics of labour market policy and labour law reform in Poland (1989-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd SASE Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Sciences Po, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570189v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01093540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policies for employment and unemployment in a context of systemic change. A post-communist administration facing high unemployment</w:t>
               </w:r>
@@ -2697,62 +2697,62 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thobois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brugière, Fabien; Fortino, Sabine; Goussart, Lucie; Tiffon, Guillaume. </w:t>
+              <w:t xml:space="preserve">Brugière Fabien (dir.), Fortino Sabine (dir.), Goussard Lucie (dir.), Tiffon Guillaume (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contre l'insoutenabilité du travail: Syndicalismes et santé au temps des réformes néolibérales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Contre l'insoutenabilité du travail. Syndicalismes et santé au temps des réformes néolibérales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du croquant, pp. 43-71, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05491611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2823,165 +2823,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibilité interne contre flexibilité externe: négociations collectives et ajustements de l'emploi dans l'industrie allemande, italienne et française</w:t>
+                <w:t xml:space="preserve">Introduction. L'emploi en crise et l'emploi de la crise en France et en Europe: questions et approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'emploi en temps de crise. Trajectoires individuelles, négociations collectives et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Liaisons, p.161-179, 2013, Liaisons Sociales, 978-2-87880-918-3</w:t>
+              <w:t xml:space="preserve">, Liaisons, pp.25-35, 2013, Liaisons Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943512v1</w:t>
+                <w:t xml:space="preserve">hal-00943505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L'emploi en crise et l'emploi de la crise en France et en Europe: questions et approches</w:t>
+                <w:t xml:space="preserve">Flexibilité interne contre flexibilité externe: négociations collectives et ajustements de l'emploi dans l'industrie allemande, italienne et française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'emploi en temps de crise. Trajectoires individuelles, négociations collectives et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Liaisons, pp.25-35, 2013, Liaisons Sociales</w:t>
+              <w:t xml:space="preserve">, Liaisons, p.161-179, 2013, Liaisons Sociales, 978-2-87880-918-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943505v1</w:t>
+                <w:t xml:space="preserve">hal-00943512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mobilization That was Not: Explaining the Weak Politicization of the Issue of Unemployment in Poland</w:t>
               </w:r>
@@ -3153,153 +3153,153 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU regional policy, structural funds and large-scale restructuring. To what extent and how do structural funds help manage socio-economic change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Ange Moreau-Bourlès; Serafino Negrelli; Philippe Pochet. </w:t>
+              <w:t xml:space="preserve">M.-A. Moreau, S. Negrelli et P. Pochet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Anticipation of Restructuring in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, pp.281 - 302, 2009, 9789052014869</w:t>
+              <w:t xml:space="preserve">, Peter Lang, pp.281-302, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574037v1</w:t>
+                <w:t xml:space="preserve">hal-00699743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU regional policy, structural funds and large-scale restructuring. To what extent and how do structural funds help manage socio-economic change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.-A. Moreau, S. Negrelli et P. Pochet (dir.). </w:t>
+              <w:t xml:space="preserve">Marie-Ange Moreau-Bourlès; Serafino Negrelli; Philippe Pochet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Anticipation of Restructuring in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, pp.281-302, 2009</w:t>
+              <w:t xml:space="preserve">, Peter Lang, pp.281 - 302, 2009, 9789052014869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699743v1</w:t>
+                <w:t xml:space="preserve">hal-03574037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Mass Dismissals and High Unemployment. Employment Policies and Unemployment Compensation in Poland after 1989</w:t>
               </w:r>
@@ -3647,64 +3647,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective bargaining and the changing governance of hospitals: a comparison between the UK, Italy and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Galetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marginson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4301,51 +4301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Spieser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cosme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514111v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collombet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jobert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04259954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.222.0213." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Galetto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marginson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01093540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thobois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Sztandar-Sztanderska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c200" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Spieser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514278v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cosme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0036" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collombet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jobert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04259954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Galetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marginson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.222.0213." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01093540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thobois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Sztandar-Sztanderska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c200" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>