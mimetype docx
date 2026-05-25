--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -100,196 +100,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection sociale au-delà de l’État-nation : objets, acteurs et logiques de la transnationalisation des politiques sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Spieser</w:t>
+                <w:t xml:space="preserve">La protection sociale est-elle aujourd’hui un objet transnational et multilatéral ? Un entretien avec Cyril Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 203-204, pp.16-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inso.203.0016⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 203-204, pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.203.0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514111v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03514278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Cyril Cosme</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection sociale au-delà de l’État-nation : objets, acteurs et logiques de la transnationalisation des politiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 203-204, pp.36-42. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 203-204, pp.16-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inso.203.0036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inso.203.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514278v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs internationaux et enjeux transnationaux de la protection sociale. Introduction</w:t>
               </w:r>
@@ -554,165 +554,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Review of Rotten States? Corruption, Post-communism, and Neoliberalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albanian Journal of Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, III (2), pp.172 - 175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les fonds structurels européens : quels outils pour faire face aux restructurations ? Expériences et réalisations passées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.213-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699897v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03570646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labour market policies in post-communist Poland : explaining the peaceful institutionalisation of unemployment</w:t>
               </w:r>
@@ -793,165 +793,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’obligation d’emploi des travailleurs handicapés au prisme des modalités choisies par les employeurs pour y répondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Choix du contrat et des candidat.es. Les pratiques des employeurs et leurs effets sur les statuts d’emploi »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEET, Cnam, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prise en charge de la santé au travail en entreprise, grande perdante des ordonnances de 2017. Réformes des instances et (in)capacité d’agir vues par les militants de la CFDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales de sociologie du travail. JIST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693599v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04693609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs syndicaux et négociations collectives sur l’emploi en France et en Allemagne. Configurations distinctes, dynamiques communes</w:t>
               </w:r>
@@ -1289,502 +1289,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Incertitudes de l’emploi, action publique et négociation collective. Les régimes de l’emploi incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe Congrès de l’Association Internationale des Sociologues de Langue Française (AISLF), CR 25 Sociologie des relations professionnelles et du syndicalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonstandard employment, nonstandard bargaining and hardly represented : do unions and government care more about atypical workers in times of crisis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th ESPANET Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ride.222.0213.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective Bargaining under the Impact of Reforms in the Governance of Hospitals: Three European countries compared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Galetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marginson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th SASE Annual Meeting, Network E: Industrial Relations &amp; Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Massachusetts Institute of Technology, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collective bargaining and the changing governance of hospitals: a three-country comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Galetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marginson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Relations in Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Incertitudes de l’emploi, action publique et négociation collective. Les régimes de l’emploi incertain</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing instability in a market society in the making. The politics of socioeconomic risks in Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Congrès de l’Association Internationale des Sociologues de Langue Française (AISLF), CR 25 Sociologie des relations professionnelles et du syndicalisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Max Planck - Sciences Po Conference "Coping with Instability in Market Societies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...193 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionalising market society. Labour market reform in Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRC Research workshop “The Consequences of Labour Market Reform”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, University of Sussex, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569353v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00699741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’européanisation des politiques de l’emploi</w:t>
               </w:r>
@@ -1839,64 +1839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective bargaining and the changing governance of hospitals: a three-country comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marginson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Galetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1997,372 +1997,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Post-1989 Poland as a laboratory for the politics and policies of labour market adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "What capitalism ? Socio-economic change in Central Eastern Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, University of Jena, SFB 580, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The politics and policies of labour market adjustment in post-1989 Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESRC-sponsored seminar series "East meets West. Coping with Uncertainty: European labour markets and the politics of social reform"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, London, British Academy, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between regulatory and distributive politics. The politics of labour market reform in Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR Joint Sessions, Workshop “The Political Economy of Labour Market Reforms in Advanced Capitalist Democracies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labour market reform in Poland: between regulatory and redistributive politics The politics of labour market policy and labour law reform in Poland (1989-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd SASE Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Sciences Po, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The politics of labour market adjustment in post-1989 Poland. Trajectory of policy reform, politics of social change and emerging welfare regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborative Research Centre 580</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Université d'Iéna, Germany. pp.121-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093540v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-03570189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policies for employment and unemployment in a context of systemic change. A post-communist administration facing high unemployment</w:t>
               </w:r>
@@ -2823,165 +2823,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L'emploi en crise et l'emploi de la crise en France et en Europe: questions et approches</w:t>
+                <w:t xml:space="preserve">Flexibilité interne contre flexibilité externe: négociations collectives et ajustements de l'emploi dans l'industrie allemande, italienne et française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'emploi en temps de crise. Trajectoires individuelles, négociations collectives et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Liaisons, pp.25-35, 2013, Liaisons Sociales</w:t>
+              <w:t xml:space="preserve">, Liaisons, p.161-179, 2013, Liaisons Sociales, 978-2-87880-918-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943505v1</w:t>
+                <w:t xml:space="preserve">hal-00943512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibilité interne contre flexibilité externe: négociations collectives et ajustements de l'emploi dans l'industrie allemande, italienne et française</w:t>
+                <w:t xml:space="preserve">Introduction. L'emploi en crise et l'emploi de la crise en France et en Europe: questions et approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'emploi en temps de crise. Trajectoires individuelles, négociations collectives et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Liaisons, p.161-179, 2013, Liaisons Sociales, 978-2-87880-918-3</w:t>
+              <w:t xml:space="preserve">, Liaisons, pp.25-35, 2013, Liaisons Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943512v1</w:t>
+                <w:t xml:space="preserve">hal-00943505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mobilization That was Not: Explaining the Weak Politicization of the Issue of Unemployment in Poland</w:t>
               </w:r>
@@ -3153,153 +3153,153 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU regional policy, structural funds and large-scale restructuring. To what extent and how do structural funds help manage socio-economic change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.-A. Moreau, S. Negrelli et P. Pochet (dir.). </w:t>
+              <w:t xml:space="preserve">Marie-Ange Moreau-Bourlès; Serafino Negrelli; Philippe Pochet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Anticipation of Restructuring in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, pp.281-302, 2009</w:t>
+              <w:t xml:space="preserve">, Peter Lang, pp.281 - 302, 2009, 9789052014869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699743v1</w:t>
+                <w:t xml:space="preserve">hal-03574037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU regional policy, structural funds and large-scale restructuring. To what extent and how do structural funds help manage socio-economic change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Ange Moreau-Bourlès; Serafino Negrelli; Philippe Pochet. </w:t>
+              <w:t xml:space="preserve">M.-A. Moreau, S. Negrelli et P. Pochet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Anticipation of Restructuring in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, pp.281 - 302, 2009, 9789052014869</w:t>
+              <w:t xml:space="preserve">, Peter Lang, pp.281-302, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574037v1</w:t>
+                <w:t xml:space="preserve">hal-00699743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Mass Dismissals and High Unemployment. Employment Policies and Unemployment Compensation in Poland after 1989</w:t>
               </w:r>
@@ -3453,183 +3453,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Travail décent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les zones grises des relations de travail et d’emploi. Un dictionnaire sociologique. Tome 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.261-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55778/ts911693406c200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travail détaché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les zones grises des relations de travail et d’emploi. Un dictionnaire sociologique, Tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55778/ts911693406c210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852461v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04852463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3647,64 +3647,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective bargaining and the changing governance of hospitals: a comparison between the UK, Italy and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Galetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marginson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Spieser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4301,51 +4301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Spieser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514278v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cosme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0036" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collombet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jobert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04259954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Galetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marginson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.222.0213." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01093540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thobois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Sztandar-Sztanderska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c200" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Spieser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cosme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514111v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collombet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jobert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04259954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.222.0213." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Galetto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marginson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01093540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thobois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Sztandar-Sztanderska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c210" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>