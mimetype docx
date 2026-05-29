--- v2 (2026-05-06)
+++ v3 (2026-05-29)
@@ -2010,291 +2010,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedient BINOL derivative arylations</w:t>
+                <w:t xml:space="preserve">Scalable asymmetric synthesis of a key fragment of Bcl-2/Bcl-xL inhibitors †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Albini</w:t>
+                <w:t xml:space="preserve">Sylvain Laclef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Blanchet</w:t>
+                <w:t xml:space="preserve">Christine Penloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rouden</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Viger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (47), pp.6420-6422. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (75), pp.39817-39821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2014.09.109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ra07821g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327972v1</w:t>
+                <w:t xml:space="preserve">hal-01141445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable asymmetric synthesis of a key fragment of Bcl-2/Bcl-xL inhibitors †</w:t>
+                <w:t xml:space="preserve">Expedient BINOL derivative arylations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Laclef</w:t>
+                <w:t xml:space="preserve">Mathieu Albini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Penloup</w:t>
+                <w:t xml:space="preserve">Jérôme Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Viger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Rouden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (75), pp.39817-39821. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (47), pp.6420-6422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra07821g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2014.09.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141445v1</w:t>
+                <w:t xml:space="preserve">hal-02327972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Hard/Soft Gold Catalysis: Intermolecular Friedel-Crafts-Type α-Amidoalkylation/Alkyne Hydroarylation Sequences by N -Acyliminium Ion Chemistry</w:t>
               </w:r>
@@ -2461,64 +2461,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 352 (17), pp.2881. </w:t>
@@ -4272,51 +4272,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB2187C5"/>
+    <w:nsid w:val="83E98EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4420,51 +4420,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1744CA78"/>
+    <w:nsid w:val="98AD6007"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4654,51 +4654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-taillier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9277-0130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089326954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Genty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alahyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tranchant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c00295" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Starck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pascaretti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c04293" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisek Ghosh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong van Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bellanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414172" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53003-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champetter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Botella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1708000" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201916449" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Castillo-Aguilera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901528" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beauseigneur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705949" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahria Touati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bouakher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Azizi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700530" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1T9MWH8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Boiaryna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00718" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Albini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.09.109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Penloup" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Viger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07821g" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamal El&#8197;mkaddem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202225" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E239827506F0F72489B45189D94CE95DD11D3B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pousse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000602" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG29GH2B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lautens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0628614" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellosta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cossy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol049433n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04808351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benhamou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Branquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vall Sidi Boune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uchchhal Bandyopadhyay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04808905v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04808229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04807715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Comesse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04810742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien COMESSE" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844212v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-taillier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9277-0130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089326954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Genty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alahyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tranchant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c00295" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Starck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pascaretti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c04293" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisek Ghosh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong van Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bellanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414172" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53003-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champetter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Botella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1708000" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201916449" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Castillo-Aguilera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901528" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beauseigneur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705949" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahria Touati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bouakher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Azizi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700530" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1T9MWH8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Boiaryna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00718" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Penloup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Viger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07821g" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327972v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Albini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.09.109" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamal El&#8197;mkaddem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202225" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E239827506F0F72489B45189D94CE95DD11D3B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pousse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000602" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG29GH2B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lautens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol0628614" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462251v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellosta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cossy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol049433n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04808351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benhamou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Branquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vall Sidi Boune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uchchhal Bandyopadhyay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04808905v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04808229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04807715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Comesse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04810742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien COMESSE" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844212v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>