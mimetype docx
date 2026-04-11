--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2093,312 +2093,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two free isoforms of ovine glycoprotein hormone alpha-subunit strongly differ in their ability to stimulate prolactin release from foetal pituitaries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic changes in the gonadotrope cell subpopulations during an estradiol-induced surge in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Magaillon</w:t>
+                <w:t xml:space="preserve">C. Molter-Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 164, pp.287-297</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 63, pp.1084-1091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696469v1</w:t>
+                <w:t xml:space="preserve">hal-02685254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic changes in the gonadotrope cell subpopulations during an estradiol-induced surge in the ewe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+                <w:t xml:space="preserve">Two free isoforms of ovine glycoprotein hormone alpha-subunit strongly differ in their ability to stimulate prolactin release from foetal pituitaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+                <w:t xml:space="preserve">T. Magaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 63, pp.1084-1091</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 164, pp.287-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685254v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of the gonadotropin storage pattern by gonadotropin-releasing hormone pulse frequency in the ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Molter-Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2650,217 +2650,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity in the storage of gonadotropins in the ovine fetus and evidence for luteinizing hormone-follicle-stimulating hormone cells in the fetal pituitary</w:t>
+                <w:t xml:space="preserve">Castration effects on the gonadotrope cell populations of the fetal sheep pituitary in late gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hadj Messaoud-Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 48, pp.1239-1245</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 58, pp.548-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701527v1</w:t>
+                <w:t xml:space="preserve">hal-02702772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castration effects on the gonadotrope cell populations of the fetal sheep pituitary in late gestation</w:t>
+                <w:t xml:space="preserve">Heterogeneity in the storage of gonadotropins in the ovine fetus and evidence for luteinizing hormone-follicle-stimulating hormone cells in the fetal pituitary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hadj Messaoud-Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 58, pp.548-554</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 48, pp.1239-1245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702772v1</w:t>
+                <w:t xml:space="preserve">hal-02701527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionnal heterogeneity of gonadotrophs in the ovine fetus : analysis by reverse hemolytic plaque assay</w:t>
               </w:r>
@@ -4291,277 +4291,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des microtubules dans la sécrétion différentielle des hormones lutéinisante (LH) et folliculostimulante (FSH)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Combarnous</w:t>
+                <w:t xml:space="preserve">Is Bone Morphogenetic Protein-inhibited follicle-stimulating hormone (FSH) secretion mediated through Smad pathway?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mcneilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l'IFR 135 Imagerie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Tours, France. n.p</w:t>
+              <w:t xml:space="preserve">33. Colloque de la Société de Neuroendocrinologie, BSN-SNE joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Oxford, United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830855v1</w:t>
+                <w:t xml:space="preserve">hal-02832179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Bone Morphogenetic Protein-inhibited follicle-stimulating hormone (FSH) secretion mediated through Smad pathway?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+                <w:t xml:space="preserve">Rôle des microtubules dans la sécrétion différentielle des hormones lutéinisante (LH) et folliculostimulante (FSH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Colloque de la Société de Neuroendocrinologie, BSN-SNE joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Oxford, United Kingdom. n.p</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l'IFR 135 Imagerie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832179v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bone Morphogenetic Proteins (BMPs): nouveaux modulateurs de la synthèse et de la libération de l'hormone folliculo-stimulante (FSH)</w:t>
               </w:r>
@@ -4649,168 +4649,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de la biosynthèse des neurostéroïdes-sulfates par la GnRH dans le diencéphale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The differential secretion of FSH and LH : regulation through genes, feedback and packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Mcneilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Beaujean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H.B. Kwon</w:t>
+                <w:t xml:space="preserve">J.L. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Mcneilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Rouen, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Reproduction in Domestic Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Crieff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761752v1</w:t>
+                <w:t xml:space="preserve">hal-02760855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone morphogenetic proteins play a role in the regulation of follicle stimulating hormone secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4869,178 +4865,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Ares-Serono Workshop on Inhibins, Activins and Follistatins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The differential secretion of FSH and LH : regulation through genes, feedback and packaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.S. Mcneilly</w:t>
+                <w:t xml:space="preserve">Régulation de la biosynthèse des neurostéroïdes-sulfates par la GnRH dans le diencéphale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Do-Régo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Seong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Crawford</w:t>
+                <w:t xml:space="preserve">H.B. Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Reproduction in Domestic Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Crieff, United Kingdom</w:t>
+              <w:t xml:space="preserve">6. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760855v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activin activates various signaling pathways in pituitary cells but only the Smad pathway is involved in activin-induced FSH expression</w:t>
               </w:r>
@@ -5285,605 +5285,605 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le yin et le yang dans le contrôle de la reproduction : le système RFRP/GPR147 est-il vraiment le yin ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Lomet</w:t>
+                <w:t xml:space="preserve">IMPAIC Factor : Innovations méthodologiques pour l’analyse des interactions cellulaires : application au β-Nerve Growth Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Briant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Decourt</w:t>
+                <w:t xml:space="preserve">Caroline Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Anger</w:t>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742178v1</w:t>
+                <w:t xml:space="preserve">hal-02744279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPAIC Factor : Innovations méthodologiques pour l’analyse des interactions cellulaires : application au β-Nerve Growth Factor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+                <w:t xml:space="preserve">Le yin et le yang dans le contrôle de la reproduction : le système RFRP/GPR147 est-il vraiment le yin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Charvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Duittoz</w:t>
+                <w:t xml:space="preserve">Karine Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744279v1</w:t>
+                <w:t xml:space="preserve">hal-02742178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new BMP4 binding protein synthetised by pituitary cells: Thrombospondin-1 acts as BMP4 antagonist</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of melatonin receptors (MT1 and MT2) in the ovine pineal gland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gennetay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taragnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">FASEB Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lisbonne, Portugal. 2015, Melatonin Biology: Actions and Therapeutics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740071v1</w:t>
+                <w:t xml:space="preserve">hal-02739642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of melatonin receptors (MT1 and MT2) in the ovine pineal gland.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new BMP4 binding protein synthetised by pituitary cells: Thrombospondin-1 acts as BMP4 antagonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Sallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Logeart Avramoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lisbonne, Portugal. 2015, Melatonin Biology: Actions and Therapeutics</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739642v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovine melatonin receptors (MT1 and MT2): Functional activity and potential role in the pineal gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lepinay</w:t>
+                <w:t xml:space="preserve">Dominique Gennetay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gennetay</w:t>
+                <w:t xml:space="preserve">Philippe Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bozon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Colloque de la Société de Neuroendocrinologie. 3. BSN-SNE Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lille, France. 2015, 40ème Colloque de la Société de Neuroendocrinologie - 3rd BSN-SNE Joint Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5908,90 +5908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Melatonin receptors in the synthesis of melatonin in the pineal gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lepinay</w:t>
+                <w:t xml:space="preserve">Dominique Gennetay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6027,221 +6027,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of ovine melatonin receptors (MT1, MT2) activity in pinealocytes and glial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melatonin receptors and their potential role in the synthesis of melatonin in the pineal gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lepinay</w:t>
+                <w:t xml:space="preserve">Dominique Gennetay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Annual Symposium of the french Club of Glial Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Carry le Rouet, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montpellier, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798624v1</w:t>
+                <w:t xml:space="preserve">hal-02793263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de la synthèse de la mélatonine par les récepteurs à la mélatonine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lepinay</w:t>
+                <w:t xml:space="preserve">Dominique Gennetay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6277,152 +6277,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin receptors and their potential role in the synthesis of melatonin in the pineal gland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of ovine melatonin receptors (MT1, MT2) activity in pinealocytes and glial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lepinay</w:t>
+                <w:t xml:space="preserve">Dominique Gennetay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montpellier, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">22. Annual Symposium of the french Club of Glial Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Carry le Rouet, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793263v1</w:t>
+                <w:t xml:space="preserve">hal-02798624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel inhibitor for BMP-4 action synthetised by pituitary cells</w:t>
               </w:r>
@@ -6680,90 +6680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional activity of ovine melatonin receptors (MT1 and MT2) in pineal gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lepinay</w:t>
+                <w:t xml:space="preserve">Dominique Gennetay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6805,90 +6805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité fonctionnelle des récepteurs ovins de la mélatonine (MT1 et MT2) dans la glande pinéale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lepinay</w:t>
+                <w:t xml:space="preserve">Dominique Gennetay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7823,51 +7823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56D22774"/>
+    <w:nsid w:val="B07E0E79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8054,51 +8054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-taragnat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034192174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;pinay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jockers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255249" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Boulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.736207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do-Rego" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Fen Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Luu-The" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sallon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-10-0035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mcneilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jOE-07-0542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mohoric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05988" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fafioffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ethier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcneilly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magaillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molter-G&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadj Messaoud-Toumi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart Avramoglou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815279v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Said" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laird" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Neilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830855v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832179v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mcneilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaujean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do-R&#233;go" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Seong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Kwon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760855v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crawford" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760174v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740071v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739642v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lepinay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gennetay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799222v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793263v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logeart Avramoglou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748695v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.698" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nicol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829981v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836980v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811389v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-taragnat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034192174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;pinay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jockers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255249" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Boulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.736207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do-Rego" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Fen Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Luu-The" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sallon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-10-0035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mcneilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jOE-07-0542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mohoric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05988" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fafioffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ethier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcneilly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molter-G&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magaillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadj Messaoud-Toumi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart Avramoglou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815279v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Said" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laird" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Neilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mcneilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crawford" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaujean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do-R&#233;go" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Seong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Kwon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760174v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742178v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lepinay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gennetay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799222v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logeart Avramoglou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748695v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.698" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nicol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829981v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836980v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811389v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>