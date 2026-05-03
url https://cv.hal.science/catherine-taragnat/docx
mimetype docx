--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -5020,260 +5020,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activin activates various signaling pathways in pituitary cells but only the Smad pathway is involved in activin-induced FSH expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do bone morphogenetic proteins (BMPs) play a role in the regulation of follicle stimulating hormone (FSH) secretion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760174v1</w:t>
+                <w:t xml:space="preserve">hal-02759101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do bone morphogenetic proteins (BMPs) play a role in the regulation of follicle stimulating hormone (FSH) secretion?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activin activates various signaling pathways in pituitary cells but only the Smad pathway is involved in activin-induced FSH expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mcneilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taragnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759101v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6027,51 +6027,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin receptors and their potential role in the synthesis of melatonin in the pineal gland</w:t>
+                <w:t xml:space="preserve">Régulation de la synthèse de la mélatonine par les récepteurs à la mélatonine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gennetay</w:t>
@@ -6106,97 +6106,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montpellier, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">27. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Seillac, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793263v1</w:t>
+                <w:t xml:space="preserve">hal-02799222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de la synthèse de la mélatonine par les récepteurs à la mélatonine</w:t>
+                <w:t xml:space="preserve">Melatonin receptors and their potential role in the synthesis of melatonin in the pineal gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gennetay</w:t>
@@ -6231,73 +6231,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Seillac, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montpellier, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799222v1</w:t>
+                <w:t xml:space="preserve">hal-02793263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of ovine melatonin receptors (MT1, MT2) activity in pinealocytes and glial cells</w:t>
               </w:r>
@@ -7823,51 +7823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B07E0E79"/>
+    <w:nsid w:val="62C3E83A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8054,51 +8054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-taragnat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034192174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;pinay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jockers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255249" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Boulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.736207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do-Rego" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Fen Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Luu-The" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sallon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-10-0035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mcneilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jOE-07-0542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mohoric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05988" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fafioffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ethier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcneilly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molter-G&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magaillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadj Messaoud-Toumi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart Avramoglou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815279v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Said" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laird" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Neilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mcneilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crawford" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaujean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do-R&#233;go" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Seong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Kwon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760174v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742178v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lepinay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gennetay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799222v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logeart Avramoglou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748695v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.698" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nicol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829981v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836980v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811389v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-taragnat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034192174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;pinay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jockers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255249" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Boulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.736207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do-Rego" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Fen Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Luu-The" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sallon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-10-0035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mcneilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jOE-07-0542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mohoric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05988" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fafioffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ethier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcneilly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molter-G&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magaillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadj Messaoud-Toumi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart Avramoglou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815279v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Said" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laird" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Neilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mcneilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crawford" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaujean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do-R&#233;go" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Seong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Kwon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Faure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760174v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742178v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lepinay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gennetay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logeart Avramoglou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748695v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.698" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nicol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829981v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836980v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811389v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>