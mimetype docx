--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1086,321 +1086,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic regulation of pituitary mRNAs for bone morphogenetic protein (BMP) 4, BMP receptors, and activin/inhibin subunits in the ewe during the estrous cycle and in cultured pituitary cells</w:t>
+                <w:t xml:space="preserve">Endocrine characterization of the reproductive axis in highly prolific Lacaune sheep homozygous for the FecL(L) mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Sallon</w:t>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taragnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.O. Faure</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/JOE-10-0035⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (5), pp.815-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.109.082065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129449v1</w:t>
+                <w:t xml:space="preserve">hal-01129422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine characterization of the reproductive axis in highly prolific Lacaune sheep homozygous for the FecL(L) mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+                <w:t xml:space="preserve">Dynamic regulation of pituitary mRNAs for bone morphogenetic protein (BMP) 4, BMP receptors, and activin/inhibin subunits in the ewe during the estrous cycle and in cultured pituitary cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Sallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (5), pp.815-824. </w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (1), pp.55-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.109.082065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1677/JOE-10-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129422v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone morphogenetic protein-4 interacts with activin and GnRH to modulate gonadotrophin secretion in LβT2 gonadotrophs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Mcneilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1477,51 +1477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMP-4 inhibits follicle-stimulating hormone secretion in ewe pituitary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,217 +2650,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castration effects on the gonadotrope cell populations of the fetal sheep pituitary in late gestation</w:t>
+                <w:t xml:space="preserve">Heterogeneity in the storage of gonadotropins in the ovine fetus and evidence for luteinizing hormone-follicle-stimulating hormone cells in the fetal pituitary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hadj Messaoud-Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 58, pp.548-554</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 48, pp.1239-1245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702772v1</w:t>
+                <w:t xml:space="preserve">hal-02701527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity in the storage of gonadotropins in the ovine fetus and evidence for luteinizing hormone-follicle-stimulating hormone cells in the fetal pituitary</w:t>
+                <w:t xml:space="preserve">Castration effects on the gonadotrope cell populations of the fetal sheep pituitary in late gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hadj Messaoud-Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 48, pp.1239-1245</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 58, pp.548-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701527v1</w:t>
+                <w:t xml:space="preserve">hal-02702772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionnal heterogeneity of gonadotrophs in the ovine fetus : analysis by reverse hemolytic plaque assay</w:t>
               </w:r>
@@ -3400,51 +3400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining surface plasmon resonance and mass spectrometry to identify Bone Morphogenetic Protein (BMP) interactant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Sallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,90 +3594,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un nouveau gène de prolificité sur l'endocrinologie de l'axe reproductif des brebis Lacaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3844,51 +3844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the release of Bone Morphogenetic Protein (BMP) inhibitor from ovine pituitary cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Sallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3939,51 +3939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules hypophysaires produisent-elles des ''Bone Morphogenetic Proteins'' (BMPs)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Sallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4172,51 +4172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BMPRIB Booroola mutation does not influence the effects of BMPs on suppressing FSH expression or secretion in the sheep pituitary in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4297,51 +4297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Bone Morphogenetic Protein-inhibited follicle-stimulating hormone (FSH) secretion mediated through Smad pathway?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4547,51 +4547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bone Morphogenetic Proteins (BMPs): nouveaux modulateurs de la synthèse et de la libération de l'hormone folliculo-stimulante (FSH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Mcneilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4776,51 +4776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone morphogenetic proteins play a role in the regulation of follicle stimulating hormone secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5343,51 +5343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
@@ -5662,51 +5662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new BMP4 binding protein synthetised by pituitary cells: Thrombospondin-1 acts as BMP4 antagonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Sallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6408,51 +6408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel inhibitor for BMP-4 action synthetised by pituitary cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Sallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6527,323 +6527,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives dans l'action paracrine et/ou endocrine des BMPs au niveau hypophysaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+                <w:t xml:space="preserve">Imagerie par spectrométrie de masse : nouvelle technologie en Région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Foulon Gauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748695v1</w:t>
+                <w:t xml:space="preserve">hal-02810311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional activity of ovine melatonin receptors (MT1 and MT2) in pineal gland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Taragnat</w:t>
+                <w:t xml:space="preserve">Nouvelles perspectives dans l'action paracrine et/ou endocrine des BMPs au niveau hypophysaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Sallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Logeart-Avramoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annual meeting of the GDR-3545: RCPG-Physio-Med</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales d'Endocrinologie, 74 (4), 2013, 30ème Congrès de la Société Française d'Endocrinologie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2013.07.698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810154v1</w:t>
+                <w:t xml:space="preserve">hal-02748695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité fonctionnelle des récepteurs ovins de la mélatonine (MT1 et MT2) dans la glande pinéale</w:t>
+                <w:t xml:space="preserve">Functional activity of ovine melatonin receptors (MT1 and MT2) in pineal gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gennetay</w:t>
@@ -6878,198 +6878,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 1 p., 2013</w:t>
+              <w:t xml:space="preserve">2. Annual meeting of the GDR-3545: RCPG-Physio-Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Strasbourg, France. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809259v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie par spectrométrie de masse : nouvelle technologie en Région Centre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+                <w:t xml:space="preserve">L'activité fonctionnelle des récepteurs ovins de la mélatonine (MT1 et MT2) dans la glande pinéale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gennetay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Seillac, France. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810311v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles technologies à haute résolution dédiées à l'analyse intégrative des biomarqueurs cellulaires</w:t>
               </w:r>
@@ -7081,64 +7081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Foulon Gauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7180,51 +7180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMP-4 interacts with activin and GnRH to modulate gonadotropin secretion in LbetaT2 gonadotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7823,51 +7823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62C3E83A"/>
+    <w:nsid w:val="08E40422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8054,51 +8054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-taragnat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034192174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;pinay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jockers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255249" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Boulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.736207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do-Rego" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Fen Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Luu-The" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sallon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-10-0035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mcneilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jOE-07-0542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mohoric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05988" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fafioffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ethier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcneilly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molter-G&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magaillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadj Messaoud-Toumi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart Avramoglou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815279v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Said" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laird" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Neilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mcneilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crawford" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaujean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do-R&#233;go" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Seong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Kwon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Faure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760174v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742178v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lepinay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gennetay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logeart Avramoglou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748695v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.698" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810154v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nicol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829981v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836980v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811389v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-taragnat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034192174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;pinay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jockers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255249" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet-Charvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Graaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67665-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Boulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.736207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hua Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do-Rego" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Fen Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Luu-The" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sallon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Faure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-10-0035" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mcneilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jOE-07-0542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mohoric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05988" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fafioffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ethier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeanpierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1820055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcneilly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molter-G&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magaillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ravault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadj Messaoud-Toumi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart Avramoglou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815279v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Said" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laird" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Neilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mcneilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Crawford" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaujean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Do-R&#233;go" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Seong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Kwon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Faure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760174v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charvet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742178v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lepinay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gennetay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logeart Avramoglou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810311v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Foulon Gauze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.698" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810154v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nicol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829981v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Counis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836980v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811389v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>