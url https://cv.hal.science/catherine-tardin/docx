--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1549,429 +1549,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing a label-free local bend in DNA by single-molecule Tethered Particle Motion</w:t>
+                <w:t xml:space="preserve">Dependence of DNA Persistence Length on Ionic Strength of Solutions with Monovalent and Divalent Salts: A Joint Theory–Experiment Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Destainville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv201⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (11), pp.3641-3652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174058v1</w:t>
+                <w:t xml:space="preserve">hal-01174944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of DNA Persistence Length on Ionic Strength of Solutions with Monovalent and Divalent Salts: A Joint Theory–Experiment Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Destainville</w:t>
+                <w:t xml:space="preserve">Probing a label-free local bend in DNA by single molecule tethered particle motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00735⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (11), pp.e72-e72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174944v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing a label-free local bend in DNA by single molecule tethered particle motion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Manghi</w:t>
+                <w:t xml:space="preserve">Probing a label-free local bend in DNA by single-molecule Tethered Particle Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rousseau</w:t>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Destainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 43 (11), pp.e72-e72. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+              <w:t xml:space="preserve">, 2015, 43 (11), pp.e72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkv201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741745v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TPM analyses reveal that FtsK contributes both to the assembly and the activation of the XerCD-dif recombination synapse</w:t>
               </w:r>
@@ -4758,51 +4758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05296175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin B&#233;del" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vicente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boubekeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Serres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Salom&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c03828" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Soukari&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Salhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Caro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00184" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crozat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17606-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Destainville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mizuno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02362c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322271v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.07.020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.09.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MCJGPQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guilbaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.028102" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;l Brunet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1285" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fournes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelles Crozat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pages" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523178113" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00735" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destainville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manghi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cornet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diagne C." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi M." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crozat E." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; L." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pl&#233;nat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks250" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Plenat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salome" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Comesa&#241;a-Hermo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Farle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100616" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLV41WLD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baglio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/7/4/046003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baglio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Salome" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.985" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tolou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salom&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05250776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Mizuno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Bacabac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Head" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmidt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.168102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin N&#233;grier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Breillat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coussen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2940600" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mackintosh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1134404" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250788v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Goodman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schaap" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erben" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1120367" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1534635100" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143981v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bats" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lounis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg463" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bats" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borie-Guichot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tremoulet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudoin-Dehoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plenat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05296175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin B&#233;del" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vicente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boubekeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Serres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Salom&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c03828" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Soukari&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Salhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Caro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00184" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crozat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17606-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Destainville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mizuno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02362c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322271v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.07.020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.09.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MCJGPQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guilbaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.028102" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;l Brunet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1285" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fournes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelles Crozat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pages" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523178113" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00735" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destainville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manghi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv201" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Diagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cornet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diagne C." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi M." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crozat E." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; L." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pl&#233;nat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks250" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Plenat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salome" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Comesa&#241;a-Hermo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Farle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100616" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLV41WLD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baglio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/7/4/046003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baglio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Salome" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.985" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tolou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salom&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05250776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Mizuno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Bacabac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Head" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmidt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.168102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin N&#233;grier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Breillat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coussen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2940600" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mackintosh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1134404" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250788v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Goodman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schaap" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erben" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1120367" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1534635100" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143981v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bats" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lounis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg463" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bats" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borie-Guichot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tremoulet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudoin-Dehoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plenat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>