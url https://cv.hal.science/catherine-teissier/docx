--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -1035,316 +1035,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">„Ich sehe die Grenze auf den Landkarten der Vergangenheit.“ Die Suche nach einem neuen Ost-West-Narrative in (auto-)biografischen Texten von Autorinnen (Helga Schubert - Zelba)</w:t>
+                <w:t xml:space="preserve">Que peut la littérature ? Phénomènes populistes en France et en Allemagne : le roman comme outil d’exploration et de combat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastvorträge im SoSe 2023 am Lehrstuhl für Deutsch als Zweitsprache / Deutsch als Fremdsprache</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Passau, Jun 2023, Passau, Germany</w:t>
+              <w:t xml:space="preserve">Krisen als Chancen in Deutschland, Frankreich und Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de Bonn; Universität Bonn, Jun 2023, Bonn, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405501v1</w:t>
+                <w:t xml:space="preserve">hal-04405521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut la littérature ? Phénomènes populistes en France et en Allemagne : le roman comme outil d’exploration et de combat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du projet européen NARDIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Krisen als Chancen in Deutschland, Frankreich und Europa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de Bonn; Universität Bonn, Jun 2023, Bonn, Allemagne</w:t>
+              <w:t xml:space="preserve">Arts, culture, humanités et sciences sociales dans le programme Horizon Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Mar 2023, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405521v1</w:t>
+                <w:t xml:space="preserve">hal-04425893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet européen NARDIV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Précieuses émotions : le récit de vie et la mémoire est-allemande, une exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts, culture, humanités et sciences sociales dans le programme Horizon Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Mar 2023, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">Interactions entre les émotions et la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire Mémoire CNRS, Oct 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425893v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précieuses émotions : le récit de vie et la mémoire est-allemande, une exploration</w:t>
+                <w:t xml:space="preserve">„Ich sehe die Grenze auf den Landkarten der Vergangenheit.“ Die Suche nach einem neuen Ost-West-Narrative in (auto-)biografischen Texten von Autorinnen (Helga Schubert - Zelba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions entre les émotions et la mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire Mémoire CNRS, Oct 2023, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Gastvorträge im SoSe 2023 am Lehrstuhl für Deutsch als Zweitsprache / Deutsch als Fremdsprache</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Passau, Jun 2023, Passau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405467v1</w:t>
+                <w:t xml:space="preserve">hal-04405501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1362,51 +1362,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail en crise – Arbeit in der Krise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1450,51 +1450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanistik - eine interkulturelle Wissenschaft?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Parr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1583,51 +1583,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Traivail en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2279,51 +2279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE9197F2"/>
+    <w:nsid w:val="029AA517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2510,51 +2510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-teissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8566-1737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://echanges.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://echanges.univ-amu.fr/reseau-partenariats-collaborations/gdr-memoire/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nardiv.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156498v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248802v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511763v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Parr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Umlauf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synchron-publishers.com/texte/14-amsterdam/1413germanistik-t.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synchron-publishers.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gerflint.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04408950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/61-societes-face-a-la-terreur.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-teissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8566-1737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://echanges.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://echanges.univ-amu.fr/reseau-partenariats-collaborations/gdr-memoire/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nardiv.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156498v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248802v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511763v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Parr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Umlauf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synchron-publishers.com/texte/14-amsterdam/1413germanistik-t.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synchron-publishers.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gerflint.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04408950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/tous-nos-livres/61-societes-face-a-la-terreur.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>